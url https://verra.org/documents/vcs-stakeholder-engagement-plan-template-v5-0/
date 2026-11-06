--- v0 (2026-06-09)
+++ v1 (2026-11-06)
@@ -18,1635 +18,1567 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A76200" w:rsidP="005A0117" w:rsidRDefault="00A76200" w14:paraId="395F9047" w14:textId="77777777">
+    <w:p w14:paraId="395F9047" w14:textId="77777777" w:rsidR="00A76200" w:rsidRDefault="00A76200" w:rsidP="005A0117">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc225968061" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc225968061"/>
       <w:r w:rsidRPr="004316A0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="3955FED8" wp14:editId="331E685B">
             <wp:extent cx="3868617" cy="1289539"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3868617" cy="1289539"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A0117" w:rsidR="00AD403B" w:rsidP="005A0117" w:rsidRDefault="007100DE" w14:paraId="744A5607" w14:textId="71D5FD33">
+    <w:p w14:paraId="744A5607" w14:textId="71D5FD33" w:rsidR="00AD403B" w:rsidRPr="005A0117" w:rsidRDefault="007100DE" w:rsidP="005A0117">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">VCS </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="00AD403B">
+      <w:r w:rsidR="00AD403B" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="00E97268">
+      <w:r w:rsidR="00E97268" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">takeholder </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="00AD403B">
+      <w:r w:rsidR="00AD403B" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="00E97268">
+      <w:r w:rsidR="00E97268" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>ngagement</w:t>
       </w:r>
       <w:r w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="00AD403B">
+      <w:r w:rsidR="00AD403B" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="00E97268">
+      <w:r w:rsidR="00E97268" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="00AD403B">
+      <w:r w:rsidR="00AD403B" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="00E97268">
+      <w:r w:rsidR="00E97268" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="005A0117" w:rsidR="006F4D0D">
+      <w:r w:rsidR="006F4D0D" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>, v</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="007E1F09">
+      <w:r w:rsidR="007E1F09" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0117" w:rsidR="006F4D0D">
+      <w:r w:rsidR="006F4D0D" w:rsidRPr="005A0117">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BE618A" w:rsidR="00DB55E5" w:rsidP="00BE618A" w:rsidRDefault="00DB55E5" w14:paraId="2C82B136" w14:textId="6AE62C30">
+    <w:p w14:paraId="2C82B136" w14:textId="6AE62C30" w:rsidR="00DB55E5" w:rsidRPr="00BE618A" w:rsidRDefault="00DB55E5" w:rsidP="00BE618A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE618A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions for </w:t>
       </w:r>
       <w:r w:rsidR="00A76200">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE618A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ompleting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE618A" w:rsidR="00B335FC">
+      <w:r w:rsidR="00B335FC" w:rsidRPr="00BE618A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE618A" w:rsidR="00782E1F">
+      <w:r w:rsidR="00782E1F" w:rsidRPr="00BE618A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="00A76200">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE618A" w:rsidR="00B335FC">
+      <w:r w:rsidR="00B335FC" w:rsidRPr="00BE618A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE618A" w:rsidR="00F7063B">
+      <w:r w:rsidR="00F7063B" w:rsidRPr="00BE618A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="00DB55E5" w14:paraId="0F0856E7" w14:textId="50804775">
+    <w:p w14:paraId="0F0856E7" w14:textId="50804775" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="00DB55E5" w:rsidP="007B1A92">
       <w:r w:rsidRPr="00486AE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FILE NAME</w:t>
       </w:r>
       <w:r w:rsidRPr="00486AE2">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC764F" w:rsidR="007B1A92">
+      <w:r w:rsidR="007B1A92" w:rsidRPr="00AC764F">
         <w:t xml:space="preserve">The following format should be used for the file name of the completed document: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="001B2266" w:rsidRDefault="007B1A92" w14:paraId="4DFA837B" w14:textId="77777777">
+    <w:p w14:paraId="4DFA837B" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="001B2266">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
-        <w:t>[</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>[DocumentType]_[ProjectID]_[DDMMMYYYY]_vX.Y</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="1E92DBEE" w14:textId="77777777">
+    <w:p w14:paraId="1E92DBEE" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Components of the file name include</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="030BEF90" w14:textId="77777777">
+    <w:p w14:paraId="030BEF90" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-        <w:t>” is the type of document submitted based on the status request:</w:t>
+        <w:t>“DocumentType” is the type of document submitted based on the status request:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="7BF22054" w14:textId="3DC1573C">
+    <w:p w14:paraId="7BF22054" w14:textId="3DC1573C" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For pipeline listing requests as </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">under development: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>VCS_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>SEP</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_DRAFT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="12CF3F7D" w14:textId="3B65C6C8">
+    <w:p w14:paraId="12CF3F7D" w14:textId="3B65C6C8" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For pipeline listing requests as </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">under validation: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>VCS_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>SEP</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_PCP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="33C36A77" w14:textId="4C46FD6C">
+    <w:p w14:paraId="33C36A77" w14:textId="4C46FD6C" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For registration requests: VCS_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>SEP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="6AD818B7" w14:textId="7A1620D4">
+    <w:p w14:paraId="6AD818B7" w14:textId="7A1620D4" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">For updated versions of the project description submitted during the project crediting period (e.g., for a project description deviation, methodology change, or baseline reassessment): </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC764F">
+        <w:t>For updated versions of the project description submitted during the project crediting period (e.g., for a project description deviation, methodology change, or baseline reassessment): VCS_</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>VCS_</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>SEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>SEP</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>_Updated</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="7F391B3D" w14:textId="15CAA535">
+    <w:p w14:paraId="7F391B3D" w14:textId="15CAA535" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For crediting period renewal requests: VCS_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>SEP</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_CP# (where # indicates the crediting period number)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="4CD6EF9E" w14:textId="77777777">
+    <w:p w14:paraId="4CD6EF9E" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">” is the unique project ID assigned by the Verra Registry. </w:t>
+        <w:t xml:space="preserve">“ProjectID” is the unique project ID assigned by the Verra Registry. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="6CB34EFF" w14:textId="77777777">
+    <w:p w14:paraId="6CB34EFF" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>“DDMMMYYYY”</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:t xml:space="preserve"> is the date of completion of the submitted version of the document: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="35EA7B3B" w14:textId="77777777">
+    <w:p w14:paraId="35EA7B3B" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For pipeline listing requests: the date the document was completed and is ready for submission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="7F86642A" w14:textId="77777777">
+    <w:p w14:paraId="7F86642A" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For all other requests: the date the completed document was approved by the validation/verification body (VVB) and is ready for submission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC764F" w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="61BDA860" w14:textId="77777777">
+    <w:p w14:paraId="61BDA860" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="00AC764F" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">” is the version of the document assigned during VVB review: </w:t>
+        <w:t xml:space="preserve">“vX.Y” is the version of the document assigned during VVB review: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007B1A92" w:rsidR="007B1A92" w:rsidP="0002435B" w:rsidRDefault="007B1A92" w14:paraId="4F6355CE" w14:textId="77777777">
+    <w:p w14:paraId="4F6355CE" w14:textId="77777777" w:rsidR="007B1A92" w:rsidRPr="007B1A92" w:rsidRDefault="007B1A92" w:rsidP="0002435B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The version number X should be incremented for major revisions (i.e., to address findings raised by Verra in a returned request).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B1A92" w:rsidP="007B1A92" w:rsidRDefault="007B1A92" w14:paraId="046CC5B2" w14:textId="65FA5387">
+    <w:p w14:paraId="046CC5B2" w14:textId="65FA5387" w:rsidR="007B1A92" w:rsidRDefault="007B1A92" w:rsidP="007B1A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2E630627">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
         </w:rPr>
         <w:t xml:space="preserve">The version number Y should be incremented for minor revisions (i.e., to address clarification requests or corrective action requests raised by the VVB during an audit). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004316A0" w:rsidR="00DB55E5" w:rsidP="0002435B" w:rsidRDefault="00DB55E5" w14:paraId="016228C0" w14:textId="73161BB1">
+    <w:p w14:paraId="016228C0" w14:textId="73161BB1" w:rsidR="00DB55E5" w:rsidRPr="004316A0" w:rsidRDefault="00DB55E5" w:rsidP="0002435B">
       <w:r w:rsidRPr="004316A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FILE TYPE</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t>: Submit the document as a non-editable PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1F0B" w:rsidP="00DB55E5" w:rsidRDefault="00DC1F0B" w14:paraId="63796EF6" w14:textId="380F497D">
+    <w:p w14:paraId="63796EF6" w14:textId="380F497D" w:rsidR="00DC1F0B" w:rsidRDefault="00DC1F0B" w:rsidP="00DB55E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FORMATTING: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007908D2" w:rsidR="00DB55E5" w:rsidP="00781314" w:rsidRDefault="00DB55E5" w14:paraId="04B636C4" w14:textId="4B2AA54F">
+    <w:p w14:paraId="04B636C4" w14:textId="4B2AA54F" w:rsidR="00DB55E5" w:rsidRPr="007908D2" w:rsidRDefault="00DB55E5" w:rsidP="00781314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC1F0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00DC1F0B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>eneral</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007908D2">
         <w:t>Complete all sections using size 10.5, black, regular (non-italic) Franklin Gothic Book font.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D83D01" w:rsidR="002A7873" w:rsidP="002A7873" w:rsidRDefault="002A7873" w14:paraId="53492078" w14:textId="77777777">
+    <w:p w14:paraId="53492078" w14:textId="77777777" w:rsidR="002A7873" w:rsidRPr="00D83D01" w:rsidRDefault="002A7873" w:rsidP="002A7873">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Title page: </w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve">This document may feature the project </w:t>
       </w:r>
       <w:r>
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> using size 24, regular (non-italic) Century Gothic font and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t>project proponents</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> or preparers’ logo</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00703CEE" w:rsidP="00781314" w:rsidRDefault="00703CEE" w14:paraId="41D77423" w14:textId="746172D8">
+    <w:p w14:paraId="41D77423" w14:textId="746172D8" w:rsidR="00703CEE" w:rsidRDefault="00703CEE" w:rsidP="00781314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00703CEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions: </w:t>
       </w:r>
       <w:r w:rsidR="003B5FC0">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="004316A0" w:rsidR="003B5FC0">
+      <w:r w:rsidR="003B5FC0" w:rsidRPr="004316A0">
         <w:t>nstructions for completing th</w:t>
       </w:r>
       <w:r w:rsidR="003B5FC0">
         <w:t>is t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00891979" w:rsidR="003B5FC0">
+      <w:r w:rsidR="003B5FC0" w:rsidRPr="00891979">
         <w:t xml:space="preserve">emplate </w:t>
       </w:r>
       <w:r w:rsidR="003B5FC0">
         <w:t xml:space="preserve">are included in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00892CC1" w:rsidR="003B5FC0">
+      <w:r w:rsidR="003B5FC0" w:rsidRPr="00892CC1">
         <w:rPr>
           <w:i/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>italic gr</w:t>
       </w:r>
       <w:r w:rsidR="003B5FC0">
         <w:rPr>
           <w:i/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892CC1" w:rsidR="003B5FC0">
+      <w:r w:rsidR="003B5FC0" w:rsidRPr="00892CC1">
         <w:rPr>
           <w:i/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00892CC1" w:rsidR="003B5FC0">
+      <w:r w:rsidR="003B5FC0" w:rsidRPr="00892CC1">
         <w:rPr>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B5FC0">
         <w:t xml:space="preserve">font. To interpret them, follow the “Guidance on interpreting the terms used in this template” in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00022105" w:rsidR="003B5FC0">
+      <w:r w:rsidR="003B5FC0" w:rsidRPr="00022105">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">VCS Project Description </w:t>
       </w:r>
       <w:r w:rsidR="003B5FC0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00022105" w:rsidR="003B5FC0">
+      <w:r w:rsidR="003B5FC0" w:rsidRPr="00022105">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>emplate, v5.0B</w:t>
       </w:r>
       <w:r w:rsidR="003B5FC0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C073A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004316A0" w:rsidR="00DB55E5">
+      <w:r w:rsidR="00DB55E5" w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F8223D" w:rsidR="00DA5D9F" w:rsidP="00781314" w:rsidRDefault="00D3517B" w14:paraId="00C18B21" w14:textId="70D0F1C6">
+    <w:p w14:paraId="00C18B21" w14:textId="70D0F1C6" w:rsidR="00DA5D9F" w:rsidRPr="00F8223D" w:rsidRDefault="00D3517B" w:rsidP="00781314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00703CEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00703CEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">inal </w:t>
       </w:r>
       <w:r w:rsidR="00E3085E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>formatting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00703CEE" w:rsidR="00E3085E">
+      <w:r w:rsidR="00E3085E" w:rsidRPr="00703CEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004316A0" w:rsidR="00E3085E">
+      <w:r w:rsidR="00E3085E" w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8223D" w:rsidR="00E3085E">
+      <w:r w:rsidR="00E3085E" w:rsidRPr="00F8223D">
         <w:t xml:space="preserve">Delete </w:t>
       </w:r>
-      <w:r w:rsidRPr="00076F68" w:rsidR="00E3085E">
+      <w:r w:rsidR="00E3085E" w:rsidRPr="00076F68">
         <w:t>all instructions (including footnotes) from the final document</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8223D" w:rsidR="00DA5D9F">
+      <w:r w:rsidR="00DA5D9F" w:rsidRPr="00F8223D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A1FD8" w:rsidR="009A1FD8" w:rsidP="009A1FD8" w:rsidRDefault="009A1FD8" w14:paraId="6440597C" w14:textId="27DD0D40">
+    <w:p w14:paraId="6440597C" w14:textId="27DD0D40" w:rsidR="009A1FD8" w:rsidRPr="009A1FD8" w:rsidRDefault="009A1FD8" w:rsidP="009A1FD8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A1FD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INSTRUCTIONS: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A1FD8" w:rsidP="009A1FD8" w:rsidRDefault="009A1FD8" w14:paraId="2F6D604F" w14:textId="4D87565D">
+    <w:p w14:paraId="2F6D604F" w14:textId="4D87565D" w:rsidR="009A1FD8" w:rsidRDefault="009A1FD8" w:rsidP="009A1FD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009A1FD8">
         <w:t xml:space="preserve">Provide a specific answer for </w:t>
       </w:r>
       <w:r w:rsidR="009D5818">
         <w:t>each</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A1FD8" w:rsidR="009D5818">
+      <w:r w:rsidR="009D5818" w:rsidRPr="009A1FD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A1FD8">
         <w:t>field, avoiding generic responses</w:t>
       </w:r>
       <w:r w:rsidR="00F3411F">
         <w:t xml:space="preserve"> (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="00B61FBD">
         <w:t xml:space="preserve">avoid </w:t>
       </w:r>
       <w:r w:rsidR="00F3411F">
         <w:t>copy</w:t>
       </w:r>
       <w:r w:rsidR="00B61FBD">
         <w:t xml:space="preserve">ing and </w:t>
       </w:r>
       <w:r w:rsidR="00F3411F">
         <w:t>past</w:t>
       </w:r>
       <w:r w:rsidR="00B61FBD">
         <w:t>ing responses</w:t>
       </w:r>
       <w:r w:rsidR="00F3411F">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1FD8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A1FD8" w:rsidP="009A1FD8" w:rsidRDefault="00D73E98" w14:paraId="73EBA6B9" w14:textId="6D1262EB">
+    <w:p w14:paraId="73EBA6B9" w14:textId="6D1262EB" w:rsidR="009A1FD8" w:rsidRDefault="00D73E98" w:rsidP="009A1FD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Only</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A1FD8" w:rsidR="009A1FD8">
+      <w:r w:rsidR="009A1FD8" w:rsidRPr="009A1FD8">
         <w:t xml:space="preserve"> enter </w:t>
       </w:r>
       <w:r>
         <w:t>“not applicable,” “</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A1FD8" w:rsidR="009A1FD8">
+      <w:r w:rsidR="009A1FD8" w:rsidRPr="009A1FD8">
         <w:t>N/A</w:t>
       </w:r>
       <w:r w:rsidR="00B61FBD">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A1FD8" w:rsidR="009A1FD8">
+      <w:r w:rsidR="009A1FD8" w:rsidRPr="009A1FD8">
         <w:t xml:space="preserve"> or a variant</w:t>
       </w:r>
       <w:r w:rsidR="009A1FD8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>where</w:t>
       </w:r>
       <w:r w:rsidR="009A1FD8">
         <w:t xml:space="preserve"> explicitly </w:t>
       </w:r>
       <w:r>
         <w:t>allowed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC1BC0" w:rsidR="00756DC4" w:rsidP="00756DC4" w:rsidRDefault="00553E42" w14:paraId="7B5D9753" w14:textId="1FE4698B">
+    <w:p w14:paraId="7B5D9753" w14:textId="1FE4698B" w:rsidR="00756DC4" w:rsidRPr="00CC1BC0" w:rsidRDefault="00553E42" w:rsidP="00756DC4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ABOUT THIS TEMPLATE: </w:t>
       </w:r>
       <w:r w:rsidR="00685D57">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00756DC4" w:rsidP="00756DC4" w:rsidRDefault="00756DC4" w14:paraId="508332B4" w14:textId="4CE3A69C">
+    <w:p w14:paraId="508332B4" w14:textId="4CE3A69C" w:rsidR="00756DC4" w:rsidRDefault="00756DC4" w:rsidP="00756DC4">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This template </w:t>
       </w:r>
       <w:r w:rsidR="00685D57">
         <w:t>sets out</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F1">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">steps for project proponents to develop a stakeholder engagement plan, </w:t>
       </w:r>
       <w:r w:rsidR="002052DC">
         <w:t>prior to the project start date,</w:t>
       </w:r>
       <w:r w:rsidR="00B61FBD">
         <w:t xml:space="preserve"> that is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appropriate to the project context. It:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D832F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A03F45" w:rsidP="00A03F45" w:rsidRDefault="00A03F45" w14:paraId="2032D49B" w14:textId="5BEFE6EB">
+    <w:p w14:paraId="2032D49B" w14:textId="5BEFE6EB" w:rsidR="00A03F45" w:rsidRDefault="00A03F45" w:rsidP="00A03F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>is to be used by projects that apply the</w:t>
       </w:r>
       <w:r w:rsidR="001B2266">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">requirements set out in </w:t>
       </w:r>
       <w:r w:rsidR="001E177E">
         <w:t xml:space="preserve">Section 3.17 of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00637630">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>VCS Standard, v5.0</w:t>
       </w:r>
       <w:r w:rsidR="00F47064">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">including: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00756DC4" w:rsidP="00E95DED" w:rsidRDefault="00756DC4" w14:paraId="543CFE6D" w14:textId="2CFE9981">
+    <w:p w14:paraId="543CFE6D" w14:textId="190FA3AA" w:rsidR="00756DC4" w:rsidRDefault="00756DC4" w:rsidP="00E95DED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003A09A3">
         <w:t>projects</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with a project start date on or after </w:t>
       </w:r>
       <w:r w:rsidR="00E232B0">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
+      <w:r w:rsidR="00C174DA">
+        <w:t>July</w:t>
+      </w:r>
       <w:r>
-        <w:t>January 2027</w:t>
+        <w:t xml:space="preserve"> 2027</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7858">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E95DED">
         <w:t>that are submitting any project request</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B96D72" w:rsidR="00F07827" w:rsidP="5FCFDADA" w:rsidRDefault="00E95DED" w14:paraId="226BE9E7" w14:textId="2B79C53E">
+    <w:p w14:paraId="226BE9E7" w14:textId="1C374874" w:rsidR="00F07827" w:rsidRPr="00B96D72" w:rsidRDefault="00E95DED" w:rsidP="5FCFDADA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">projects with a project start date </w:t>
       </w:r>
       <w:r w:rsidR="00F07827">
         <w:t xml:space="preserve">prior to </w:t>
       </w:r>
       <w:r>
-        <w:t>1 January 2027</w:t>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C174DA">
+        <w:t>July</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2027</w:t>
       </w:r>
       <w:r w:rsidR="00F07827">
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidR="613AC444">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidR="00F07827">
         <w:t xml:space="preserve"> submit</w:t>
       </w:r>
       <w:r w:rsidR="7C5E9DB6">
         <w:t>ting</w:t>
       </w:r>
       <w:r w:rsidR="00F07827">
         <w:t xml:space="preserve"> a crediting period renewal request or a verification approval request that includes a baseline reassessment</w:t>
       </w:r>
       <w:r w:rsidR="35B13AD7">
         <w:t xml:space="preserve"> on or after 1 January 2030</w:t>
       </w:r>
       <w:r w:rsidR="008808B0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0045031F" w:rsidP="00EF7858" w:rsidRDefault="00EF7858" w14:paraId="7D26891D" w14:textId="199DD0C1">
+    <w:p w14:paraId="7D26891D" w14:textId="199DD0C1" w:rsidR="0045031F" w:rsidRDefault="00EF7858" w:rsidP="00EF7858">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B96D72">
         <w:t xml:space="preserve">must be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B96D72" w:rsidR="00F0154D">
+      <w:r w:rsidR="00F0154D" w:rsidRPr="00B96D72">
         <w:t xml:space="preserve">prepared </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B96D72" w:rsidR="00004DEC">
+      <w:r w:rsidR="00004DEC" w:rsidRPr="00B96D72">
         <w:t xml:space="preserve">before the project </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B96D72" w:rsidR="00004DEC">
+      <w:r w:rsidR="00004DEC" w:rsidRPr="00B96D72">
         <w:t>start</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B96D72" w:rsidR="00004DEC">
+      <w:r w:rsidR="00004DEC" w:rsidRPr="00B96D72">
         <w:t xml:space="preserve"> date </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B96D72" w:rsidR="00F0154D">
+      <w:r w:rsidR="00F0154D" w:rsidRPr="00B96D72">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="006E138E">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B96D72" w:rsidR="00F0154D">
+      <w:r w:rsidR="00F0154D" w:rsidRPr="00B96D72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0045031F">
         <w:t>information known</w:t>
       </w:r>
       <w:r w:rsidR="006E138E">
         <w:t xml:space="preserve"> and available, and </w:t>
       </w:r>
       <w:r w:rsidR="00FB62F7">
         <w:t xml:space="preserve">submitted </w:t>
       </w:r>
       <w:r w:rsidR="00FF1CD6">
         <w:t>with the draft VCS Project Description Template, v5.0B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0154D" w:rsidR="00FF1CD6">
+      <w:r w:rsidR="00FF1CD6" w:rsidRPr="00F0154D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D41C45">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidR="00117FAF">
         <w:t xml:space="preserve">project proponents </w:t>
       </w:r>
       <w:r w:rsidR="00AC178D">
         <w:t xml:space="preserve">submit a </w:t>
       </w:r>
       <w:r w:rsidR="00216115">
         <w:t xml:space="preserve">request </w:t>
       </w:r>
       <w:r w:rsidR="13C43E4B">
         <w:t xml:space="preserve">to list on the pipeline </w:t>
       </w:r>
       <w:r w:rsidR="00AC178D">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidRPr="5FCFDADA" w:rsidR="00AC178D">
+      <w:r w:rsidR="00AC178D" w:rsidRPr="5FCFDADA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>under development</w:t>
       </w:r>
-      <w:r w:rsidRPr="5FCFDADA" w:rsidR="00223308">
+      <w:r w:rsidR="00223308" w:rsidRPr="5FCFDADA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00174573" w:rsidR="00223308">
+      <w:r w:rsidR="00223308" w:rsidRPr="00174573">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="5FCFDADA" w:rsidR="00223308">
+      <w:r w:rsidR="00223308" w:rsidRPr="5FCFDADA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>under validation</w:t>
       </w:r>
       <w:r w:rsidR="0045031F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF7858" w:rsidR="00EF7858" w:rsidP="00AC178D" w:rsidRDefault="00F0154D" w14:paraId="0BD65BF3" w14:textId="3F9BE9C2">
+    <w:p w14:paraId="0BD65BF3" w14:textId="3F9BE9C2" w:rsidR="00EF7858" w:rsidRPr="00EF7858" w:rsidRDefault="00F0154D" w:rsidP="00AC178D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">must be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7858" w:rsidR="00EF7858">
+      <w:r w:rsidR="00EF7858" w:rsidRPr="00EF7858">
         <w:t xml:space="preserve">submitted with a completed </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC178D" w:rsidR="00EF7858">
+      <w:r w:rsidR="00EF7858" w:rsidRPr="00AC178D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>VCS Project Description Template, v5.0B</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0154D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002133E7" w:rsidR="002133E7">
+      <w:r w:rsidR="002133E7" w:rsidRPr="002133E7">
         <w:t xml:space="preserve">or a completed </w:t>
       </w:r>
-      <w:r w:rsidRPr="002133E7" w:rsidR="002133E7">
+      <w:r w:rsidR="002133E7" w:rsidRPr="002133E7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>VCS Joint Project Description and Monitoring Report Template, v5.0B</w:t>
       </w:r>
       <w:r w:rsidR="002133E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F744DD">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidR="0009349D">
         <w:t xml:space="preserve">submitting </w:t>
       </w:r>
       <w:r w:rsidR="00201B04">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="006A44B5">
         <w:t>registration</w:t>
       </w:r>
       <w:r w:rsidR="007D22CB">
         <w:t xml:space="preserve"> request</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7858" w:rsidR="00EF7858">
+      <w:r w:rsidR="00EF7858" w:rsidRPr="00EF7858">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009135D1" w:rsidR="00756DC4" w:rsidP="00756DC4" w:rsidRDefault="00756DC4" w14:paraId="7B178D72" w14:textId="527EE18C">
+    <w:p w14:paraId="7B178D72" w14:textId="527EE18C" w:rsidR="00756DC4" w:rsidRPr="009135D1" w:rsidRDefault="00756DC4" w:rsidP="00756DC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009135D1">
         <w:t>must be updated</w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="002B0D75">
+      <w:r w:rsidR="002B0D75" w:rsidRPr="009135D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="006A44B5">
+      <w:r w:rsidR="006A44B5" w:rsidRPr="009135D1">
         <w:t xml:space="preserve">and submitted with a completed </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="006A44B5">
+      <w:r w:rsidR="006A44B5" w:rsidRPr="009135D1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">VCS Project Monitoring Report Template, v5.0B </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="008C5253">
+      <w:r w:rsidR="008C5253" w:rsidRPr="009135D1">
         <w:t xml:space="preserve">for verification, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="002B0D75">
+      <w:r w:rsidR="002B0D75" w:rsidRPr="009135D1">
         <w:t>where the following conditions are met</w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00050089">
+      <w:r w:rsidR="00050089" w:rsidRPr="009135D1">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>VCS Standard, v5.0</w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section 3.17.2(3))</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009135D1" w:rsidR="00756DC4" w:rsidP="00A905A8" w:rsidRDefault="00756DC4" w14:paraId="519A48FF" w14:textId="10040F97">
+    <w:p w14:paraId="519A48FF" w14:textId="10040F97" w:rsidR="00756DC4" w:rsidRPr="009135D1" w:rsidRDefault="00756DC4" w:rsidP="00A905A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>new</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> stakeholders </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00C42047">
+      <w:r w:rsidR="00C42047" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>identified</w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00C42047">
+      <w:r w:rsidR="00C42047" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, including through new instances added to a grouped project</w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00F5215D">
+      <w:r w:rsidR="00F5215D" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="005A6E61">
+      <w:r w:rsidR="005A6E61" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="001F7426">
+      <w:r w:rsidR="001F7426" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00E3392D">
+      <w:r w:rsidR="00E3392D" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>cannot be appropriately assigned to any existing stakeholder group</w:t>
       </w:r>
       <w:r w:rsidR="00762806">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00625FD5">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>and</w:t>
@@ -1656,361 +1588,363 @@
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D8328D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">thus </w:t>
       </w:r>
       <w:r w:rsidR="00762806">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">require </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00E3392D">
+      <w:r w:rsidR="00E3392D" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00E3392D">
+      <w:r w:rsidR="00E3392D" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>creation of a new stakeholder group due to differences in characteristics, classification, or level of engagement</w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="000A02AD">
+      <w:r w:rsidR="000A02AD" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00050089">
+      <w:r w:rsidR="00050089" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009135D1" w:rsidR="00756DC4" w:rsidP="00A905A8" w:rsidRDefault="00756DC4" w14:paraId="4347E721" w14:textId="2507F907">
+    <w:p w14:paraId="4347E721" w14:textId="2507F907" w:rsidR="00756DC4" w:rsidRPr="009135D1" w:rsidRDefault="00756DC4" w:rsidP="00A905A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>new information become</w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="000C7BA0">
+      <w:r w:rsidR="000C7BA0" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> available </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00050089">
+      <w:r w:rsidR="00050089" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">or circumstances arise </w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">that affect the </w:t>
       </w:r>
       <w:r w:rsidR="00651DA7">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>appropriaten</w:t>
       </w:r>
       <w:r w:rsidR="00C3411F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00651DA7">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ss</w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00C3411F">
+      <w:r w:rsidR="00C3411F" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009135D1" w:rsidR="00241E45">
+      <w:r w:rsidR="00241E45" w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>validated stakeholder engagement</w:t>
       </w:r>
       <w:r w:rsidRPr="009135D1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524535" w:rsidP="00553E42" w:rsidRDefault="00554C02" w14:paraId="152F09B4" w14:textId="77777777">
+    <w:p w14:paraId="152F09B4" w14:textId="77777777" w:rsidR="00524535" w:rsidRDefault="00554C02" w:rsidP="00553E42">
       <w:pPr>
         <w:sectPr w:rsidR="00524535" w:rsidSect="0051728E">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1260" w:bottom="1080" w:left="1170" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For guidance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57CBD" w:rsidR="00C57CBD">
+      <w:r w:rsidR="00C57CBD" w:rsidRPr="00C57CBD">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57CBD" w:rsidR="00C57CBD">
+      <w:r w:rsidR="00C57CBD" w:rsidRPr="00C57CBD">
         <w:t xml:space="preserve"> complet</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57CBD" w:rsidR="00C57CBD">
+      <w:r w:rsidR="00C57CBD" w:rsidRPr="00C57CBD">
         <w:t xml:space="preserve"> this template, see the most recent version of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57CBD" w:rsidR="00C57CBD">
+      <w:r w:rsidR="00C57CBD" w:rsidRPr="00C57CBD">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00533782" w:rsidR="00533782">
+      <w:r w:rsidR="00533782" w:rsidRPr="00533782">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">VCS </w:t>
       </w:r>
       <w:r w:rsidR="00264AED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
       <w:r w:rsidR="00293668">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00533782" w:rsidR="00533782">
+      <w:r w:rsidR="00533782" w:rsidRPr="00533782">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Right</w:t>
       </w:r>
       <w:r w:rsidR="007C3ACC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> to Operate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00533782" w:rsidR="00533782">
+      <w:r w:rsidR="00533782" w:rsidRPr="00533782">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00533782" w:rsidR="007C3ACC">
+      <w:r w:rsidR="007C3ACC" w:rsidRPr="00533782">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sustainable Development</w:t>
       </w:r>
       <w:r w:rsidR="007C3ACC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00533782" w:rsidR="00533782">
+      <w:r w:rsidR="00533782" w:rsidRPr="00533782">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Stakeholder Engagement, </w:t>
       </w:r>
       <w:r w:rsidR="007C3ACC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00533782" w:rsidR="00533782">
+      <w:r w:rsidR="00533782" w:rsidRPr="00533782">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Safeguards, v5.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57CBD" w:rsidR="00C57CBD">
+      <w:r w:rsidR="00C57CBD" w:rsidRPr="00C57CBD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00941444" w:rsidR="0059763B" w:rsidP="0059763B" w:rsidRDefault="00043810" w14:paraId="5448324C" w14:textId="77777777">
+    <w:p w14:paraId="5448324C" w14:textId="77777777" w:rsidR="0059763B" w:rsidRPr="00941444" w:rsidRDefault="00043810" w:rsidP="0059763B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc514084918" w:id="1"/>
-      <w:bookmarkStart w:name="_Toc515476644" w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc514084918"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc515476644"/>
       <w:r w:rsidRPr="00EC557A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:noProof/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02FBD506" wp14:editId="0A50B20D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>965200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>69850</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4000500" cy="1212850"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="SDVISta-Logo-Plain-Color PNG.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14" cstate="print">
@@ -2051,151 +1985,142 @@
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00EC557A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Stakeholder Engagement </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC557A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="00EC557A">
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="0059763B">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Plan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0059763B">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0059763B" w:rsidRPr="001D5B88">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001D5B88" w:rsidR="0059763B">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0059763B" w:rsidRPr="00941444">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00941444" w:rsidR="0059763B">
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r w:rsidR="0059763B">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve">Project </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0059763B">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="0059763B" w:rsidRPr="00E67D86">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Name</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B4238A" w:rsidR="00043810" w:rsidP="00823BAE" w:rsidRDefault="00043810" w14:paraId="737500BC" w14:textId="48F354DE">
+    <w:p w14:paraId="737500BC" w14:textId="48F354DE" w:rsidR="00043810" w:rsidRPr="00B4238A" w:rsidRDefault="00043810" w:rsidP="00823BAE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:caps/>
           <w:color w:val="2B3A57"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9387" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="6957"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0023754F" w:rsidR="002E4F48" w:rsidTr="0023754F" w14:paraId="28098250" w14:textId="77777777">
+      <w:tr w:rsidR="002E4F48" w:rsidRPr="0023754F" w14:paraId="28098250" w14:textId="77777777" w:rsidTr="0023754F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0023754F" w:rsidR="000A4792" w:rsidP="0023754F" w:rsidRDefault="0023754F" w14:paraId="75C083EF" w14:textId="6F61E1DE">
+          <w:p w14:paraId="75C083EF" w14:textId="6F61E1DE" w:rsidR="000A4792" w:rsidRPr="0023754F" w:rsidRDefault="0023754F" w:rsidP="0023754F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
             <w:r w:rsidR="00C75B26">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
@@ -2203,233 +2128,233 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nam</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0023754F" w:rsidR="000A4792" w:rsidP="0023754F" w:rsidRDefault="0023754F" w14:paraId="425A94C1" w14:textId="2FED0E45">
+          <w:p w14:paraId="425A94C1" w14:textId="2FED0E45" w:rsidR="000A4792" w:rsidRPr="0023754F" w:rsidRDefault="0023754F" w:rsidP="0023754F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0023754F" w:rsidR="002E4F48" w:rsidTr="0023754F" w14:paraId="4E993370" w14:textId="77777777">
+      <w:tr w:rsidR="002E4F48" w:rsidRPr="0023754F" w14:paraId="4E993370" w14:textId="77777777" w:rsidTr="0023754F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0023754F" w:rsidR="000A4792" w:rsidP="0023754F" w:rsidRDefault="0023754F" w14:paraId="0FD8F482" w14:textId="7A8BEE12">
+          <w:p w14:paraId="0FD8F482" w14:textId="7A8BEE12" w:rsidR="000A4792" w:rsidRPr="0023754F" w:rsidRDefault="0023754F" w:rsidP="0023754F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Project ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0023754F" w:rsidR="000A4792" w:rsidP="0023754F" w:rsidRDefault="0023754F" w14:paraId="1B094B44" w14:textId="2A0BFFE3">
+          <w:p w14:paraId="1B094B44" w14:textId="2A0BFFE3" w:rsidR="000A4792" w:rsidRPr="0023754F" w:rsidRDefault="0023754F" w:rsidP="0023754F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Verra project ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0023754F" w:rsidR="002E4F48" w:rsidTr="0023754F" w14:paraId="0CEA054B" w14:textId="77777777">
+      <w:tr w:rsidR="002E4F48" w:rsidRPr="0023754F" w14:paraId="0CEA054B" w14:textId="77777777" w:rsidTr="0023754F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0023754F" w:rsidR="000A4792" w:rsidP="0023754F" w:rsidRDefault="007E25A9" w14:paraId="66573151" w14:textId="0C851C2A">
+          <w:p w14:paraId="66573151" w14:textId="0C851C2A" w:rsidR="000A4792" w:rsidRPr="0023754F" w:rsidRDefault="007E25A9" w:rsidP="0023754F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0023754F" w:rsidR="000A4792" w:rsidP="0023754F" w:rsidRDefault="007E25A9" w14:paraId="53981853" w14:textId="30F245D3">
+          <w:p w14:paraId="53981853" w14:textId="30F245D3" w:rsidR="000A4792" w:rsidRPr="0023754F" w:rsidRDefault="007E25A9" w:rsidP="0023754F">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Version number of this document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0023754F" w:rsidR="002E4F48" w:rsidTr="0023754F" w14:paraId="0D3157D0" w14:textId="77777777">
+      <w:tr w:rsidR="002E4F48" w:rsidRPr="0023754F" w14:paraId="0D3157D0" w14:textId="77777777" w:rsidTr="0023754F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidR="00043810" w:rsidP="00043810" w:rsidRDefault="00043810" w14:paraId="74FE323D" w14:textId="454678AD">
+          <w:p w14:paraId="74FE323D" w14:textId="454678AD" w:rsidR="00043810" w:rsidRDefault="00043810" w:rsidP="00043810">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB03E6" w:rsidR="00C85147" w:rsidP="00C85147" w:rsidRDefault="00C85147" w14:paraId="0769B12A" w14:textId="7C7ED790">
+          <w:p w14:paraId="0769B12A" w14:textId="7C7ED790" w:rsidR="00C85147" w:rsidRPr="00AB03E6" w:rsidRDefault="00C85147" w:rsidP="00C85147">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>State the d</w:t>
             </w:r>
             <w:r w:rsidRPr="00892CC1">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">ate of </w:t>
@@ -2437,241 +2362,241 @@
             <w:r w:rsidRPr="00AB03E6">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>completion of the submitted version of the document</w:t>
             </w:r>
             <w:r w:rsidR="005F132E">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB03E6">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00043810" w:rsidP="00C85147" w:rsidRDefault="00C85147" w14:paraId="56DA3BB4" w14:textId="02F8AFFC">
+          <w:p w14:paraId="56DA3BB4" w14:textId="02F8AFFC" w:rsidR="00043810" w:rsidRDefault="00C85147" w:rsidP="00C85147">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB03E6">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Example: 01-JAN-202</w:t>
             </w:r>
             <w:r w:rsidR="00581D75">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0023754F" w:rsidR="002E4F48" w:rsidTr="0023754F" w14:paraId="05C57E7D" w14:textId="77777777">
+      <w:tr w:rsidR="002E4F48" w:rsidRPr="0023754F" w14:paraId="05C57E7D" w14:textId="77777777" w:rsidTr="0023754F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0023754F" w:rsidR="00043810" w:rsidP="00043810" w:rsidRDefault="00043810" w14:paraId="08D9B942" w14:textId="6856DB67">
+          <w:p w14:paraId="08D9B942" w14:textId="6856DB67" w:rsidR="00043810" w:rsidRPr="0023754F" w:rsidRDefault="00043810" w:rsidP="00043810">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0023754F" w:rsidR="00043810" w:rsidP="00043810" w:rsidRDefault="00043810" w14:paraId="23A4D67F" w14:textId="70B53542">
+          <w:p w14:paraId="23A4D67F" w14:textId="70B53542" w:rsidR="00043810" w:rsidRPr="0023754F" w:rsidRDefault="00043810" w:rsidP="00043810">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
             <w:r w:rsidRPr="00043810">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">number of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00043810">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>VCS Standard</w:t>
             </w:r>
             <w:r w:rsidRPr="00043810">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> used by the project </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0023754F" w:rsidR="002E4F48" w:rsidTr="0023754F" w14:paraId="3D0E4275" w14:textId="77777777">
+      <w:tr w:rsidR="002E4F48" w:rsidRPr="0023754F" w14:paraId="3D0E4275" w14:textId="77777777" w:rsidTr="0023754F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidR="00043810" w:rsidP="00043810" w:rsidRDefault="00043810" w14:paraId="286B01C5" w14:textId="1B5EEA1B">
+          <w:p w14:paraId="286B01C5" w14:textId="1B5EEA1B" w:rsidR="00043810" w:rsidRDefault="00043810" w:rsidP="00043810">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Prepared by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00043810" w:rsidP="00043810" w:rsidRDefault="00043810" w14:paraId="2C2FB3B7" w14:textId="385A50AD">
+          <w:p w14:paraId="2C2FB3B7" w14:textId="385A50AD" w:rsidR="00043810" w:rsidRDefault="00043810" w:rsidP="00043810">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00043810">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Individual and organization that prepared this document</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00721B74" w:rsidR="0089183D" w:rsidP="00B4238A" w:rsidRDefault="0089183D" w14:paraId="5CC5499D" w14:textId="77777777">
+    <w:p w14:paraId="5CC5499D" w14:textId="77777777" w:rsidR="0089183D" w:rsidRPr="00721B74" w:rsidRDefault="0089183D" w:rsidP="00B4238A">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721B74">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Document History</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089183D" w:rsidP="0089183D" w:rsidRDefault="0089183D" w14:paraId="17A5FAB5" w14:textId="4B3DE432">
+    <w:p w14:paraId="17A5FAB5" w14:textId="4B3DE432" w:rsidR="0089183D" w:rsidRDefault="0089183D" w:rsidP="0089183D">
       <w:pPr>
         <w:pStyle w:val="TableText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB58D2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Fill out the table below with the document</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -2698,559 +2623,506 @@
       <w:r w:rsidR="00D06A46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>roject ID, the document completion date, and the document version number. Describe the purpose of each different file, ensuring that a reader can understand the document history and find the correct file to review.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9990" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="5204"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0064522C" w:rsidR="007264DC" w:rsidTr="007264DC" w14:paraId="1E34107C" w14:textId="77777777">
+      <w:tr w:rsidR="007264DC" w:rsidRPr="0064522C" w14:paraId="1E34107C" w14:textId="77777777" w:rsidTr="007264DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064522C" w:rsidR="007264DC" w:rsidP="00346E0E" w:rsidRDefault="007264DC" w14:paraId="15010B97" w14:textId="1D933116">
+          <w:p w14:paraId="15010B97" w14:textId="1D933116" w:rsidR="007264DC" w:rsidRPr="0064522C" w:rsidRDefault="007264DC" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Document file name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0064522C" w:rsidR="007264DC" w:rsidP="00346E0E" w:rsidRDefault="007264DC" w14:paraId="64266A08" w14:textId="564582C3">
+          <w:p w14:paraId="64266A08" w14:textId="564582C3" w:rsidR="007264DC" w:rsidRPr="0064522C" w:rsidRDefault="007264DC" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0064522C" w:rsidR="007264DC" w:rsidTr="007264DC" w14:paraId="4BFEAA59" w14:textId="77777777">
+      <w:tr w:rsidR="007264DC" w:rsidRPr="0064522C" w14:paraId="4BFEAA59" w14:textId="77777777" w:rsidTr="007264DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00391FC7" w:rsidR="007264DC" w:rsidP="00F00EBC" w:rsidRDefault="007264DC" w14:paraId="4E6931B3" w14:textId="66FC660E">
+          <w:p w14:paraId="4E6931B3" w14:textId="66FC660E" w:rsidR="007264DC" w:rsidRPr="00391FC7" w:rsidRDefault="007264DC" w:rsidP="00F00EBC">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:br/>
+              <w:t>VCS_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>SEP</w:t>
             </w:r>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>VCS_</w:t>
-[...29 lines deleted...]
-              <w:t>]_[DDMMMYYYY]_v1.0</w:t>
+              <w:t>_DRAFT_[ProjectID]_[DDMMMYYYY]_v1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00391FC7" w:rsidR="007264DC" w:rsidP="00F00EBC" w:rsidRDefault="007264DC" w14:paraId="34A472E6" w14:textId="70B6934F">
+          <w:p w14:paraId="34A472E6" w14:textId="70B6934F" w:rsidR="007264DC" w:rsidRPr="00391FC7" w:rsidRDefault="007264DC" w:rsidP="00F00EBC">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: Draft </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>stakeholder engagement plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> submitted to Verra for a pipeline listing request as under development </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0064522C" w:rsidR="007264DC" w:rsidTr="007264DC" w14:paraId="10E79491" w14:textId="77777777">
+      <w:tr w:rsidR="007264DC" w:rsidRPr="0064522C" w14:paraId="10E79491" w14:textId="77777777" w:rsidTr="007264DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00391FC7" w:rsidR="007264DC" w:rsidP="00F00EBC" w:rsidRDefault="007264DC" w14:paraId="60BB68E5" w14:textId="77777777">
+          <w:p w14:paraId="60BB68E5" w14:textId="77777777" w:rsidR="007264DC" w:rsidRPr="00391FC7" w:rsidRDefault="007264DC" w:rsidP="00F00EBC">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00391FC7" w:rsidR="007264DC" w:rsidP="00F00EBC" w:rsidRDefault="007264DC" w14:paraId="10C74B40" w14:textId="58A8E0E1">
+          <w:p w14:paraId="10C74B40" w14:textId="58A8E0E1" w:rsidR="007264DC" w:rsidRPr="00391FC7" w:rsidRDefault="007264DC" w:rsidP="00F00EBC">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>VCS_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>SEP</w:t>
             </w:r>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>_ [</w:t>
-[...15 lines deleted...]
-              <w:t>]_[DDMMMYYYY]_v1.0</w:t>
+              <w:t>_ [ProjectID]_[DDMMMYYYY]_v1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00391FC7" w:rsidR="007264DC" w:rsidP="00F00EBC" w:rsidRDefault="007264DC" w14:paraId="489E7FAF" w14:textId="7595F5CA">
+          <w:p w14:paraId="489E7FAF" w14:textId="7595F5CA" w:rsidR="007264DC" w:rsidRPr="00391FC7" w:rsidRDefault="007264DC" w:rsidP="00F00EBC">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: Initial version of the final </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A30466" w:rsidR="00A30466">
+            <w:r w:rsidR="00A30466" w:rsidRPr="00A30466">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">stakeholder engagement plan </w:t>
             </w:r>
             <w:r w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>submitted to the VVB, before submission to Verra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0064522C" w:rsidR="0048256A" w:rsidTr="007264DC" w14:paraId="64F764CB" w14:textId="77777777">
+      <w:tr w:rsidR="0048256A" w:rsidRPr="0064522C" w14:paraId="64F764CB" w14:textId="77777777" w:rsidTr="007264DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0048256A" w:rsidR="0048256A" w:rsidP="00F00EBC" w:rsidRDefault="0048256A" w14:paraId="5BE644DD" w14:textId="77777777">
+          <w:p w14:paraId="5BE644DD" w14:textId="77777777" w:rsidR="0048256A" w:rsidRPr="0048256A" w:rsidRDefault="0048256A" w:rsidP="00F00EBC">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048256A">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00391FC7" w:rsidR="0048256A" w:rsidP="00F00EBC" w:rsidRDefault="0048256A" w14:paraId="7DEF5B02" w14:textId="652E878A">
+          <w:p w14:paraId="7DEF5B02" w14:textId="652E878A" w:rsidR="0048256A" w:rsidRPr="00391FC7" w:rsidRDefault="0048256A" w:rsidP="00F00EBC">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048256A">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>VCS_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>SEP</w:t>
             </w:r>
             <w:r w:rsidRPr="0048256A">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>_ [</w:t>
-[...15 lines deleted...]
-              <w:t>]_[DDMMMYYYY]_v1.1</w:t>
+              <w:t>_ [ProjectID]_[DDMMMYYYY]_v1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00391FC7" w:rsidR="0048256A" w:rsidP="00F00EBC" w:rsidRDefault="0048256A" w14:paraId="62835F99" w14:textId="7B0F5ED3">
+          <w:p w14:paraId="62835F99" w14:textId="7B0F5ED3" w:rsidR="0048256A" w:rsidRPr="00391FC7" w:rsidRDefault="0048256A" w:rsidP="00F00EBC">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048256A">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: Final </w:t>
             </w:r>
             <w:r w:rsidR="00A30466">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>stakeholder engagement plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00391FC7" w:rsidR="00A30466">
+            <w:r w:rsidR="00A30466" w:rsidRPr="00391FC7">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0048256A">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>submitted to Verra for the initial registration request after minor revisions to address VVB findings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0051728E" w:rsidP="00823BAE" w:rsidRDefault="0051728E" w14:paraId="083F823A" w14:textId="77777777">
+    <w:p w14:paraId="083F823A" w14:textId="77777777" w:rsidR="0051728E" w:rsidRDefault="0051728E" w:rsidP="00823BAE">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:sectPr w:rsidR="0051728E" w:rsidSect="005E104C">
           <w:footerReference w:type="default" r:id="rId15"/>
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1260" w:bottom="1080" w:left="1170" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004316A0" w:rsidR="00051612" w:rsidP="00051612" w:rsidRDefault="00051612" w14:paraId="47CC25E5" w14:textId="77777777">
+    <w:p w14:paraId="47CC25E5" w14:textId="77777777" w:rsidR="00051612" w:rsidRPr="004316A0" w:rsidRDefault="00051612" w:rsidP="00051612">
       <w:pPr>
         <w:pStyle w:val="TOC"/>
       </w:pPr>
-      <w:bookmarkStart w:name="introduction" w:id="3"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:name="_Toc225968064" w:id="6"/>
+      <w:bookmarkStart w:id="3" w:name="introduction"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc534640872"/>
+      <w:bookmarkStart w:id="5" w:name="project-design"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc225968064"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="004316A0">
+        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="00051612" w14:paraId="4338F417" w14:textId="4EDE71F5">
+    <w:p w14:paraId="4338F417" w14:textId="4EDE71F5" w:rsidR="005E104C" w:rsidRDefault="00051612">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004316A0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \t "Heading 1,1" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475090">
-        <w:r w:rsidRPr="0024104C" w:rsidR="005E104C">
+      <w:hyperlink w:anchor="_Toc231475090" w:history="1">
+        <w:r w:rsidR="005E104C" w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="005E104C">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:caps w:val="0"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0024104C" w:rsidR="005E104C">
+        <w:r w:rsidR="005E104C" w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Stakeholder Identification</w:t>
         </w:r>
         <w:r w:rsidR="005E104C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="005E104C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="005E104C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -3263,64 +3135,64 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="005E104C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="005E104C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="005E104C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="005E104C" w14:paraId="7AF8F955" w14:textId="502BB067">
+    <w:p w14:paraId="7AF8F955" w14:textId="502BB067" w:rsidR="005E104C" w:rsidRDefault="005E104C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475091">
+      <w:hyperlink w:anchor="_Toc231475091" w:history="1">
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Step 1.1: Identify stakeholders and stakeholder groups</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3334,64 +3206,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="005E104C" w14:paraId="3C82300F" w14:textId="2B4DC0B1">
+    <w:p w14:paraId="3C82300F" w14:textId="2B4DC0B1" w:rsidR="005E104C" w:rsidRDefault="005E104C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475092">
+      <w:hyperlink w:anchor="_Toc231475092" w:history="1">
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Step 1.2: Determine stakeholder groups’ characteristics</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3405,75 +3277,75 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="005E104C" w14:paraId="697A84CA" w14:textId="75CB0980">
+    <w:p w14:paraId="697A84CA" w14:textId="75CB0980" w:rsidR="005E104C" w:rsidRDefault="005E104C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475093">
+      <w:hyperlink w:anchor="_Toc231475093" w:history="1">
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:caps w:val="0"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Stakeholder Engagement Plan</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
@@ -3497,64 +3369,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="005E104C" w14:paraId="1C453551" w14:textId="533A8EE7">
+    <w:p w14:paraId="1C453551" w14:textId="533A8EE7" w:rsidR="005E104C" w:rsidRDefault="005E104C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475094">
+      <w:hyperlink w:anchor="_Toc231475094" w:history="1">
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Step 2.1: Describe activities for consulting and communicating with stakeholders</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3568,64 +3440,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="005E104C" w14:paraId="261B288A" w14:textId="0C8E40E7">
+    <w:p w14:paraId="261B288A" w14:textId="0C8E40E7" w:rsidR="005E104C" w:rsidRDefault="005E104C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475095">
+      <w:hyperlink w:anchor="_Toc231475095" w:history="1">
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Step 2.2: Describe the plan to obtain free, prior, and informed consent from and design a benefit-sharing mechanism with customary rights holders and IPs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3639,64 +3511,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="005E104C" w14:paraId="7AEEEDE0" w14:textId="22DAFA83">
+    <w:p w14:paraId="7AEEEDE0" w14:textId="22DAFA83" w:rsidR="005E104C" w:rsidRDefault="005E104C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475096">
+      <w:hyperlink w:anchor="_Toc231475096" w:history="1">
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Step 2.3: Describe the plan to design a benefit-sharing mechanism with rights holders other than customary rights holders and IPs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3710,64 +3582,64 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="005E104C" w14:paraId="3B28AFF9" w14:textId="529E9552">
+    <w:p w14:paraId="3B28AFF9" w14:textId="529E9552" w:rsidR="005E104C" w:rsidRDefault="005E104C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475097">
+      <w:hyperlink w:anchor="_Toc231475097" w:history="1">
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Step 2.4: Describe the stakeholder input tracker</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3781,65 +3653,65 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="005E104C" w:rsidRDefault="005E104C" w14:paraId="22F3B834" w14:textId="4AA6958D">
+    <w:p w14:paraId="22F3B834" w14:textId="4AA6958D" w:rsidR="005E104C" w:rsidRDefault="005E104C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc231475098">
+      <w:hyperlink w:anchor="_Toc231475098" w:history="1">
         <w:r w:rsidRPr="0024104C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix 1: Sensitive Information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3853,137 +3725,138 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00051612" w:rsidP="00721B74" w:rsidRDefault="00051612" w14:paraId="632B32D4" w14:textId="7AEE6712">
+    <w:p w14:paraId="632B32D4" w14:textId="7AEE6712" w:rsidR="00051612" w:rsidRDefault="00051612" w:rsidP="00721B74">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
       </w:pPr>
       <w:r w:rsidRPr="004316A0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051612" w:rsidP="00051612" w:rsidRDefault="00051612" w14:paraId="0B49DA64" w14:textId="77777777">
+    <w:p w14:paraId="0B49DA64" w14:textId="77777777" w:rsidR="00051612" w:rsidRDefault="00051612" w:rsidP="00051612">
       <w:pPr>
         <w:sectPr w:rsidR="00051612" w:rsidSect="005E104C">
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1260" w:bottom="1080" w:left="1170" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00736F0A" w:rsidR="00710DD2" w:rsidP="009F4C84" w:rsidRDefault="00AC6C9E" w14:paraId="61B67957" w14:textId="70A87603">
+    <w:p w14:paraId="61B67957" w14:textId="70A87603" w:rsidR="00710DD2" w:rsidRPr="00736F0A" w:rsidRDefault="00AC6C9E" w:rsidP="009F4C84">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc231475090" w:id="7"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc231475090"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE1BFF" w:rsidR="003A49C4">
+      <w:r w:rsidR="003A49C4" w:rsidRPr="00CE1BFF">
         <w:t>takeholder</w:t>
       </w:r>
       <w:r w:rsidR="003A49C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA0E48">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003A49C4">
         <w:t>dentification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="003A29FE" w:rsidP="009F4C84" w:rsidRDefault="003A29FE" w14:paraId="1C87CB95" w14:textId="0A1F2CC9">
+    <w:p w14:paraId="1C87CB95" w14:textId="0A1F2CC9" w:rsidR="003A29FE" w:rsidRDefault="003A29FE" w:rsidP="009F4C84">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Fill out the tables in this section to document stakeholder identification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00746F51" w:rsidR="00AA20F9" w:rsidP="009F4C84" w:rsidRDefault="00E833E6" w14:paraId="53675532" w14:textId="48E66863">
+    <w:p w14:paraId="53675532" w14:textId="48E66863" w:rsidR="00AA20F9" w:rsidRPr="00746F51" w:rsidRDefault="00E833E6" w:rsidP="009F4C84">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="320"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref229122169" w:id="8"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="_Toc231475091" w:id="10"/>
+      <w:bookmarkStart w:id="8" w:name="_Ref229122169"/>
+      <w:bookmarkStart w:id="9" w:name="_Ref229477220"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc231475091"/>
       <w:r>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>STYLEREF 1 \s</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
@@ -4009,580 +3882,541 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00736F0A">
         <w:t xml:space="preserve">Identify </w:t>
       </w:r>
       <w:r w:rsidR="00950991">
         <w:t xml:space="preserve">stakeholders </w:t>
       </w:r>
       <w:r w:rsidR="00F52BA4">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="001608A1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003B36A7">
         <w:t>takeholder g</w:t>
       </w:r>
       <w:r w:rsidR="00437C95">
         <w:t>roup</w:t>
       </w:r>
       <w:r w:rsidR="0046525F">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00746F51" w:rsidR="00736F0A">
+      <w:r w:rsidR="00736F0A" w:rsidRPr="00746F51">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:tblInd w:w="-275" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7920"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00725355" w:rsidR="0068703F" w:rsidTr="1D93968A" w14:paraId="2BAB9631" w14:textId="77777777">
+      <w:tr w:rsidR="0068703F" w:rsidRPr="00725355" w14:paraId="2BAB9631" w14:textId="77777777" w:rsidTr="1D93968A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00725355" w:rsidR="0068703F" w:rsidP="0068703F" w:rsidRDefault="0068703F" w14:paraId="08022DC3" w14:textId="468DF1E8">
+          <w:p w14:paraId="08022DC3" w14:textId="468DF1E8" w:rsidR="0068703F" w:rsidRPr="00725355" w:rsidRDefault="0068703F" w:rsidP="0068703F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725355">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Methods and processes used to identify stakeholders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2F1B" w:rsidR="003527AD" w:rsidP="1D93968A" w:rsidRDefault="0068703F" w14:paraId="09541DF5" w14:textId="2673309B">
+          <w:p w14:paraId="09541DF5" w14:textId="2673309B" w:rsidR="003527AD" w:rsidRPr="000C2F1B" w:rsidRDefault="0068703F" w:rsidP="1D93968A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
-                <w:i w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="0068703F">
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe the methods and processes used to identify </w:t>
             </w:r>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="00E97149">
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00E97149" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t xml:space="preserve">individuals, organizations, </w:t>
             </w:r>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="00E2053D">
-[...17 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00E2053D" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00E97149" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">entities that can potentially affect or be affected by the </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6266" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t>project</w:t>
+            </w:r>
+            <w:r w:rsidR="002D560A" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="007B13A8" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="00E97149">
-[...50 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="005A3030" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="003527AD">
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="003527AD" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="003527AD">
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="003527AD" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>, Section 3.17.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="005678B8">
-[...28 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="005678B8" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t>(1)–</w:t>
+            </w:r>
+            <w:r w:rsidR="003527AD" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="005678B8">
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="005678B8" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="1D93968A" w:rsidR="003527AD">
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="003527AD" w:rsidRPr="1D93968A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671478" w:rsidP="00C23699" w:rsidRDefault="006E6266" w14:paraId="4A34A50A" w14:textId="77777777">
+          <w:p w14:paraId="4A34A50A" w14:textId="77777777" w:rsidR="00671478" w:rsidRDefault="006E6266" w:rsidP="00C23699">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0068703F">
+            <w:r w:rsidR="0068703F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>xplain</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00C23699">
+            <w:r w:rsidR="00C23699" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0068703F">
+            <w:r w:rsidR="0068703F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>how</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="009B05B3">
+            <w:r w:rsidR="009B05B3" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00E97149">
+            <w:r w:rsidR="00E97149" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00E97149">
+            <w:r w:rsidR="00E97149" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">uch methods </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0068703F">
+            <w:r w:rsidR="0068703F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="009B05B3">
+            <w:r w:rsidR="009B05B3" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="009B05B3">
+            <w:r w:rsidR="009B05B3" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">nclusive, </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0068703F">
+            <w:r w:rsidR="0068703F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>locally</w:t>
             </w:r>
             <w:r w:rsidR="00341C83">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0068703F">
+            <w:r w:rsidR="0068703F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> culturally appropriate, and gender</w:t>
             </w:r>
             <w:r w:rsidR="00341C83">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0068703F">
+            <w:r w:rsidR="0068703F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>sensitive</w:t>
             </w:r>
             <w:r w:rsidR="00491950">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="009B05B3">
+            <w:r w:rsidR="009B05B3" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00721E18">
+            <w:r w:rsidR="00721E18" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00721E18">
+            <w:r w:rsidR="00721E18" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00721E18">
+            <w:r w:rsidR="00721E18" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="009B05B3">
+            <w:r w:rsidR="009B05B3" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00721E18">
+            <w:r w:rsidR="00721E18" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="002E5FE8">
+            <w:r w:rsidR="002E5FE8" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00721E18">
+            <w:r w:rsidR="00721E18" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2F1B" w:rsidR="001D06AC" w:rsidP="00C23699" w:rsidRDefault="0072437D" w14:paraId="56A24E88" w14:textId="5A9541D2">
+          <w:p w14:paraId="56A24E88" w14:textId="5A9541D2" w:rsidR="001D06AC" w:rsidRPr="000C2F1B" w:rsidRDefault="0072437D" w:rsidP="00C23699">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Where</w:t>
             </w:r>
             <w:r w:rsidR="006F16DA">
@@ -4696,320 +4530,312 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>empty</w:t>
             </w:r>
             <w:r w:rsidR="006F16DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00725355" w:rsidR="002C2F5B" w:rsidTr="1D93968A" w14:paraId="46F8ACFE" w14:textId="77777777">
+      <w:tr w:rsidR="002C2F5B" w:rsidRPr="00725355" w14:paraId="46F8ACFE" w14:textId="77777777" w:rsidTr="1D93968A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00725355" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="2842321E" w14:textId="5F60039D">
+          <w:p w14:paraId="2842321E" w14:textId="5F60039D" w:rsidR="002C2F5B" w:rsidRPr="00725355" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725355">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Indigenous Peoples and local communities identified in the project area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C2F1B" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="1200CCBA" w14:textId="7FE39A53">
+          <w:p w14:paraId="1200CCBA" w14:textId="7FE39A53" w:rsidR="002C2F5B" w:rsidRPr="000C2F1B" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Were Indigenous Peoples (</w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">IPs) </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>identified in the project area?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2F1B" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="5962F455" w14:textId="4FB12E18">
+          <w:p w14:paraId="5962F455" w14:textId="4FB12E18" w:rsidR="002C2F5B" w:rsidRPr="000C2F1B" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-1816872729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000C2F1B">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-900595371"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000C2F1B">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2F1B" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="5713D08B" w14:textId="571B11CA">
+          <w:p w14:paraId="5713D08B" w14:textId="571B11CA" w:rsidR="002C2F5B" w:rsidRPr="000C2F1B" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Were local communities (</w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">LCs) </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>identified in the project area?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2F1B" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="2E34509E" w14:textId="6736E2E1">
+          <w:p w14:paraId="2E34509E" w14:textId="6736E2E1" w:rsidR="002C2F5B" w:rsidRPr="000C2F1B" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-185601932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000C2F1B">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes, with customary rights</w:t>
             </w:r>
             <w:r w:rsidR="00146EF9">
               <w:rPr>
@@ -5024,118 +4850,118 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-91947260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000C2F1B">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes, without customary rights     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:color w:val="auto"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-553859971"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000C2F1B">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="auto"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000C2F1B" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="0E895E70" w14:textId="68BEAC7D">
+          <w:p w14:paraId="0E895E70" w14:textId="68BEAC7D" w:rsidR="002C2F5B" w:rsidRPr="000C2F1B" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5490"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
@@ -5199,51 +5025,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00742F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00742F2F">
+            <w:r w:rsidR="00742F2F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LCs</w:t>
             </w:r>
@@ -5264,129 +5090,127 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> participated in the stakeholder identification process and how their participation supported the identification of other stakeholders.</w:t>
             </w:r>
             <w:r w:rsidR="00455215">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00455215">
+            <w:r w:rsidR="00455215" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00455215">
+            <w:r w:rsidR="00455215" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="00455215">
+            <w:r w:rsidR="00455215" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.1(1))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002D5E40" w:rsidR="008D5941" w:rsidTr="1D93968A" w14:paraId="4F647A10" w14:textId="77777777">
+      <w:tr w:rsidR="008D5941" w:rsidRPr="002D5E40" w14:paraId="4F647A10" w14:textId="77777777" w:rsidTr="1D93968A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00725355" w:rsidR="008D5941" w:rsidP="0080088F" w:rsidRDefault="008D5941" w14:paraId="19801AF4" w14:textId="77777777">
+          <w:p w14:paraId="19801AF4" w14:textId="77777777" w:rsidR="008D5941" w:rsidRPr="00725355" w:rsidRDefault="008D5941" w:rsidP="0080088F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Identified stakeholders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C96F0E" w:rsidR="008D5941" w:rsidP="0080088F" w:rsidRDefault="008D5941" w14:paraId="6296D489" w14:textId="00753BBC">
+          <w:p w14:paraId="6296D489" w14:textId="00753BBC" w:rsidR="008D5941" w:rsidRPr="00C96F0E" w:rsidRDefault="008D5941" w:rsidP="0080088F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4B51">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Include a list of the stakeholders identified</w:t>
@@ -5434,77 +5258,77 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00482F69" w:rsidR="00482F69">
+            <w:r w:rsidR="00482F69" w:rsidRPr="00482F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">should be treated as </w:t>
             </w:r>
             <w:r w:rsidR="00B750AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">stakeholder private and confidential information </w:t>
             </w:r>
-            <w:r w:rsidRPr="00482F69" w:rsidR="00482F69">
+            <w:r w:rsidR="00482F69" w:rsidRPr="00482F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">and must </w:t>
             </w:r>
             <w:r w:rsidR="00B750AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">be </w:t>
             </w:r>
@@ -5567,260 +5391,258 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>for validation</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4B51">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00725355" w:rsidR="002C2F5B" w:rsidTr="1D93968A" w14:paraId="41C56BDC" w14:textId="77777777">
+      <w:tr w:rsidR="002C2F5B" w:rsidRPr="00725355" w14:paraId="41C56BDC" w14:textId="77777777" w:rsidTr="1D93968A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D64F6A" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="373BCDE1" w14:textId="533F4E12">
+          <w:p w14:paraId="373BCDE1" w14:textId="533F4E12" w:rsidR="002C2F5B" w:rsidRPr="00D64F6A" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64F6A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Assigning stakeholders to a group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00D16D28" w:rsidP="002C2F5B" w:rsidRDefault="00AB4B51" w14:paraId="43CEAB4F" w14:textId="726D49B7">
+          <w:p w14:paraId="43CEAB4F" w14:textId="726D49B7" w:rsidR="00D16D28" w:rsidRDefault="00AB4B51" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe how stakeholder groups </w:t>
             </w:r>
             <w:r w:rsidR="00346E8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">were determined, considering stakeholders </w:t>
             </w:r>
-            <w:r w:rsidRPr="0007093B" w:rsidR="00007818">
+            <w:r w:rsidR="00007818" w:rsidRPr="0007093B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>who derive similar income, livelihood, well-being</w:t>
             </w:r>
             <w:r w:rsidR="00007818">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="0007093B" w:rsidR="00007818">
+            <w:r w:rsidR="00007818" w:rsidRPr="0007093B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or cultural values</w:t>
             </w:r>
             <w:r w:rsidR="00007818">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0007093B" w:rsidR="00007818">
+            <w:r w:rsidR="00007818" w:rsidRPr="0007093B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
             <w:r w:rsidR="00007818">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
-            <w:r w:rsidRPr="0007093B" w:rsidR="00007818">
+            <w:r w:rsidR="00007818" w:rsidRPr="0007093B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> project, or who might be similarly impacted by the project, and whose values are different from</w:t>
             </w:r>
             <w:r w:rsidR="00007818">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0007093B" w:rsidR="00007818">
+            <w:r w:rsidR="00007818" w:rsidRPr="0007093B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>those of other groups</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C96F0E" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="5C9E58E7" w14:textId="124255A5">
+          <w:p w14:paraId="5C9E58E7" w14:textId="124255A5" w:rsidR="002C2F5B" w:rsidRPr="00C96F0E" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C96F0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Explain how identified stakeholders were assigned to one or more stakeholder group</w:t>
             </w:r>
             <w:r w:rsidR="000C148E">
               <w:rPr>
@@ -5931,89 +5753,87 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C96F0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00725355" w:rsidR="002C2F5B" w:rsidTr="1D93968A" w14:paraId="602AC74F" w14:textId="77777777">
+      <w:tr w:rsidR="002C2F5B" w:rsidRPr="00725355" w14:paraId="602AC74F" w14:textId="77777777" w:rsidTr="1D93968A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D64F6A" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="2F8EF96A" w14:textId="7DEE11B4">
+          <w:p w14:paraId="2F8EF96A" w14:textId="7DEE11B4" w:rsidR="002C2F5B" w:rsidRPr="00D64F6A" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64F6A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stakeholders participating in illegal activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D64F6A" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="0983EF80" w14:textId="0F16F117">
+          <w:p w14:paraId="0983EF80" w14:textId="0F16F117" w:rsidR="002C2F5B" w:rsidRPr="00D64F6A" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64F6A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Were stakeholders identified as undertaking illegal activities, excluding activities related to stakeholders holding or suspect</w:t>
             </w:r>
             <w:r w:rsidR="0041404D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00D64F6A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
@@ -6060,83 +5880,83 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D64F6A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(e.g., illegal loggers, poachers, organized crime)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D64F6A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FF404F" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="2587AB50" w14:textId="77777777">
+          <w:p w14:paraId="2587AB50" w14:textId="77777777" w:rsidR="002C2F5B" w:rsidRPr="00FF404F" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64F6A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1162123473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF404F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
@@ -6155,73 +5975,73 @@
             </w:r>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-612594155"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF404F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C24D4" w:rsidP="002C2F5B" w:rsidRDefault="002C2F5B" w14:paraId="67DAC9D2" w14:textId="77777777">
+          <w:p w14:paraId="67DAC9D2" w14:textId="77777777" w:rsidR="003C24D4" w:rsidRDefault="002C2F5B" w:rsidP="002C2F5B">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">If yes, </w:t>
             </w:r>
             <w:r w:rsidR="000C148E">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>de</w:t>
@@ -6234,201 +6054,202 @@
             </w:r>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> whether the</w:t>
             </w:r>
             <w:r w:rsidR="00BD0AB8">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>se stakeholders</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be engaged</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="00BA7051">
+            <w:r w:rsidR="00BA7051" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the project, and </w:t>
             </w:r>
             <w:r w:rsidR="000C148E">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="000C148E">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">xplain </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="00BA7051">
+            <w:r w:rsidR="00BA7051" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>why</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E754D" w:rsidR="002C2F5B" w:rsidP="002C2F5B" w:rsidRDefault="003C24D4" w14:paraId="1B031434" w14:textId="4A662D56">
+          <w:p w14:paraId="1B031434" w14:textId="4A662D56" w:rsidR="002C2F5B" w:rsidRPr="007E754D" w:rsidRDefault="003C24D4" w:rsidP="002C2F5B">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidR="004A45C1">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> The related risks must be d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="00FF404F">
+            <w:r w:rsidR="00FF404F" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>escribe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="00FF404F">
+            <w:r w:rsidR="00FF404F" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="002C2F5B">
+            <w:r w:rsidR="002C2F5B" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>in the project’s E</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="00FF404F">
+            <w:r w:rsidR="00FF404F" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>SG r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="002C2F5B">
+            <w:r w:rsidR="002C2F5B" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">isk </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="00FF404F">
+            <w:r w:rsidR="00FF404F" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF404F" w:rsidR="002C2F5B">
+            <w:r w:rsidR="002C2F5B" w:rsidRPr="00FF404F">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>ssessment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0036724B" w:rsidR="00A60C0C" w:rsidP="00EF41FD" w:rsidRDefault="00EF41FD" w14:paraId="6C9645E4" w14:textId="1609379B">
+    <w:p w14:paraId="6C9645E4" w14:textId="1609379B" w:rsidR="00A60C0C" w:rsidRPr="0036724B" w:rsidRDefault="00EF41FD" w:rsidP="00EF41FD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref229122077" w:id="11"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="_Toc231475092" w:id="13"/>
+      <w:bookmarkStart w:id="11" w:name="_Ref229122077"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref229575037"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc231475092"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>STYLEREF 1 \s</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E833E6">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
@@ -6459,59 +6280,59 @@
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00007378">
         <w:t xml:space="preserve">etermine </w:t>
       </w:r>
       <w:r w:rsidR="00DD425A">
         <w:t>stakeholder</w:t>
       </w:r>
       <w:r w:rsidR="00007378">
         <w:t xml:space="preserve"> groups</w:t>
       </w:r>
       <w:r w:rsidR="00503112">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00007378">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A60C0C">
         <w:t>characteristics</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="003634F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A6369" w:rsidR="00A60C0C">
+      <w:r w:rsidR="00A60C0C" w:rsidRPr="006A6369">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0051270C" w:rsidR="0095521D" w:rsidP="00424532" w:rsidRDefault="00236C71" w14:paraId="042EBEBB" w14:textId="4B8DC740">
+    <w:p w14:paraId="042EBEBB" w14:textId="4B8DC740" w:rsidR="0095521D" w:rsidRPr="0051270C" w:rsidRDefault="00236C71" w:rsidP="00424532">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Fill </w:t>
       </w:r>
       <w:r w:rsidR="00E94928">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>out</w:t>
@@ -6580,62 +6401,62 @@
         </w:rPr>
         <w:t>characteristics</w:t>
       </w:r>
       <w:r w:rsidR="00786EFE">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005B580C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00241471">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">as required by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B124A" w:rsidR="00D5045D">
+      <w:r w:rsidR="00D5045D" w:rsidRPr="004B124A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VCS Standard, v5.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B124A" w:rsidR="00D5045D">
+      <w:r w:rsidR="00D5045D" w:rsidRPr="004B124A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, Section 3.17.1(3)</w:t>
       </w:r>
       <w:r w:rsidR="00241471">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00786EFE">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t>co</w:t>
@@ -6745,51 +6566,51 @@
       <w:r w:rsidR="00917045">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00917045">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+      <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Step 1.1</w:t>
       </w:r>
       <w:r w:rsidR="00917045">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
@@ -6845,350 +6666,350 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00023A89">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA4A24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10277" w:type="dxa"/>
         <w:tblInd w:w="-275" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="7735"/>
         <w:gridCol w:w="557"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F34CB0" w:rsidR="00C138D4" w:rsidTr="492C2C75" w14:paraId="11440D74" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="00F34CB0" w14:paraId="11440D74" w14:textId="77777777" w:rsidTr="492C2C75">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="557" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F34CB0" w:rsidR="00867292" w:rsidP="00F34CB0" w:rsidRDefault="00867292" w14:paraId="2A0CD01A" w14:textId="519EA7C6">
+          <w:p w14:paraId="2A0CD01A" w14:textId="519EA7C6" w:rsidR="00867292" w:rsidRPr="00F34CB0" w:rsidRDefault="00867292" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F34CB0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stakeholder group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="002503B8" w:rsidP="00F34CB0" w:rsidRDefault="00023A89" w14:paraId="67DFE1CD" w14:textId="77777777">
+          <w:p w14:paraId="67DFE1CD" w14:textId="77777777" w:rsidR="002503B8" w:rsidRDefault="00023A89" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>tate</w:t>
             </w:r>
             <w:r w:rsidR="002503B8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B43351" w:rsidR="00B43351" w:rsidP="002503B8" w:rsidRDefault="00C3577F" w14:paraId="1EA878C8" w14:textId="7A192459">
+          <w:p w14:paraId="1EA878C8" w14:textId="7A192459" w:rsidR="00B43351" w:rsidRPr="00B43351" w:rsidRDefault="00C3577F" w:rsidP="002503B8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="00C20C80">
+            <w:r w:rsidR="00C20C80" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>unique</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="004F0A22">
+            <w:r w:rsidR="004F0A22" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="009D2A36">
+            <w:r w:rsidR="009D2A36" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">name </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="004F0A22">
+            <w:r w:rsidR="004F0A22" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to identify</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="009D2A36">
+            <w:r w:rsidR="009D2A36" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the group</w:t>
             </w:r>
             <w:r w:rsidR="00B43351">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004B124A" w:rsidR="00867292" w:rsidP="492C2C75" w:rsidRDefault="00B43351" w14:paraId="48982EB1" w14:textId="09C65ED2">
+          <w:p w14:paraId="48982EB1" w14:textId="09C65ED2" w:rsidR="00867292" w:rsidRPr="004B124A" w:rsidRDefault="00B43351" w:rsidP="492C2C75">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="492C2C75">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="492C2C75" w:rsidR="00585399">
+            <w:r w:rsidR="00585399" w:rsidRPr="492C2C75">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
-            <w:r w:rsidRPr="492C2C75" w:rsidR="00E20C7B">
+            <w:r w:rsidR="00E20C7B" w:rsidRPr="492C2C75">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>identified</w:t>
             </w:r>
-            <w:r w:rsidRPr="492C2C75" w:rsidR="00585399">
+            <w:r w:rsidR="00585399" w:rsidRPr="492C2C75">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
               </w:rPr>
               <w:t xml:space="preserve"> stakeholders that are included in this group</w:t>
             </w:r>
-            <w:r w:rsidRPr="492C2C75" w:rsidR="004F0A22">
+            <w:r w:rsidR="004F0A22" w:rsidRPr="492C2C75">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002002C7" w:rsidR="00E9520F" w:rsidTr="492C2C75" w14:paraId="3F75E694" w14:textId="77777777">
+      <w:tr w:rsidR="00E9520F" w:rsidRPr="002002C7" w14:paraId="3F75E694" w14:textId="77777777" w:rsidTr="492C2C75">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="557" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F34CB0" w:rsidR="00E9520F" w:rsidP="00346E0E" w:rsidRDefault="00E9520F" w14:paraId="0235BCAA" w14:textId="77777777">
+          <w:p w14:paraId="0235BCAA" w14:textId="77777777" w:rsidR="00E9520F" w:rsidRPr="00F34CB0" w:rsidRDefault="00E9520F" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F34CB0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Stakeholder </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
@@ -7218,51 +7039,51 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>and level of engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="00F34CB0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C96F0E" w:rsidR="00E9520F" w:rsidP="00346E0E" w:rsidRDefault="00E9520F" w14:paraId="62936E24" w14:textId="1EAF00A6">
+          <w:p w14:paraId="62936E24" w14:textId="1EAF00A6" w:rsidR="00E9520F" w:rsidRPr="00C96F0E" w:rsidRDefault="00E9520F" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C96F0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Select the stakeholder group classification from the dropdown</w:t>
@@ -7359,51 +7180,51 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00341C83">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C1BB4" w:rsidP="007C1BB4" w:rsidRDefault="00E9520F" w14:paraId="46BB2228" w14:textId="77777777">
+          <w:p w14:paraId="46BB2228" w14:textId="77777777" w:rsidR="007C1BB4" w:rsidRDefault="00E9520F" w:rsidP="007C1BB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stakeholder g</w:t>
             </w:r>
             <w:r w:rsidRPr="00A204D9">
@@ -7459,51 +7280,51 @@
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A204D9">
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Select</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002002C7" w:rsidR="00E9520F" w:rsidP="007C1BB4" w:rsidRDefault="00E9520F" w14:paraId="518D940F" w14:textId="639D9BA0">
+          <w:p w14:paraId="518D940F" w14:textId="639D9BA0" w:rsidR="00E9520F" w:rsidRPr="002002C7" w:rsidRDefault="00E9520F" w:rsidP="007C1BB4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Justify</w:t>
             </w:r>
             <w:r w:rsidRPr="005852F2">
               <w:rPr>
@@ -7627,287 +7448,287 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidRPr="005852F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F34CB0" w:rsidR="00C96F0E" w:rsidTr="492C2C75" w14:paraId="6C530CFE" w14:textId="77777777">
+      <w:tr w:rsidR="00C96F0E" w:rsidRPr="00F34CB0" w14:paraId="6C530CFE" w14:textId="77777777" w:rsidTr="492C2C75">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="557" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96F0E" w:rsidP="00F34CB0" w:rsidRDefault="007470A3" w14:paraId="7E634E67" w14:textId="48F57F26">
+          <w:p w14:paraId="7E634E67" w14:textId="48F57F26" w:rsidR="00C96F0E" w:rsidRDefault="007470A3" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stakeholder group composition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96F0E" w:rsidP="00F34CB0" w:rsidRDefault="007470A3" w14:paraId="34DF9BE7" w14:textId="77777777">
+          <w:p w14:paraId="34DF9BE7" w14:textId="77777777" w:rsidR="00C96F0E" w:rsidRDefault="007470A3" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Describe the composition of the stakeholder group</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="00455EC8">
+            <w:r w:rsidR="00455EC8" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g., predominantly comprises women, marginalized people, vulnerable people,</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="004B124A">
+            <w:r w:rsidR="004B124A" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="004B124A">
+            <w:r w:rsidR="004B124A" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="00455EC8">
+            <w:r w:rsidR="00455EC8" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> project workers</w:t>
             </w:r>
             <w:r w:rsidR="003257BC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; includes government agencies that </w:t>
             </w:r>
             <w:r w:rsidR="00904CCC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>grant permits for the project</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B124A" w:rsidR="00455EC8">
+            <w:r w:rsidR="00455EC8" w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004B124A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00115B61" w:rsidR="00A35E2D" w:rsidP="00A35E2D" w:rsidRDefault="00A35E2D" w14:paraId="6522AFC8" w14:textId="501E890D">
+          <w:p w14:paraId="6522AFC8" w14:textId="501E890D" w:rsidR="00A35E2D" w:rsidRPr="00115B61" w:rsidRDefault="00A35E2D" w:rsidP="00A35E2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Were women, marginalized people, or vulnerable people identified within this </w:t>
             </w:r>
             <w:r w:rsidR="00103CAE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>stakeholder group</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F46FBF" w:rsidR="00A35E2D" w:rsidP="00A35E2D" w:rsidRDefault="00A35E2D" w14:paraId="42C3CB17" w14:textId="2E94FBFD">
+          <w:p w14:paraId="42C3CB17" w14:textId="2E94FBFD" w:rsidR="00A35E2D" w:rsidRPr="00F46FBF" w:rsidRDefault="00A35E2D" w:rsidP="00A35E2D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1438174111"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
@@ -7920,166 +7741,166 @@
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-87619727"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F34CB0" w:rsidR="00C138D4" w:rsidTr="492C2C75" w14:paraId="468251FC" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="00F34CB0" w14:paraId="468251FC" w14:textId="77777777" w:rsidTr="492C2C75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F34CB0" w:rsidR="00CF778A" w:rsidP="00F34CB0" w:rsidRDefault="00CF778A" w14:paraId="0A463164" w14:textId="77777777">
+          <w:p w14:paraId="0A463164" w14:textId="77777777" w:rsidR="00CF778A" w:rsidRPr="00F34CB0" w:rsidRDefault="00CF778A" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F34CB0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Willingness to engage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00115B61" w:rsidR="00AD480C" w:rsidP="00AD480C" w:rsidRDefault="00AD480C" w14:paraId="4C7FE1D8" w14:textId="664E19A0">
+          <w:p w14:paraId="4C7FE1D8" w14:textId="664E19A0" w:rsidR="00AD480C" w:rsidRPr="00115B61" w:rsidRDefault="00AD480C" w:rsidP="00AD480C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Is the stakeholder group generally willing to engage with the project?</w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00115B61" w:rsidR="00AD480C" w:rsidP="00AD480C" w:rsidRDefault="00AD480C" w14:paraId="610804E4" w14:textId="77777777">
+          <w:p w14:paraId="610804E4" w14:textId="77777777" w:rsidR="00AD480C" w:rsidRPr="00115B61" w:rsidRDefault="00AD480C" w:rsidP="00AD480C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1530372894"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
@@ -8092,73 +7913,73 @@
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="257036191"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C96F0E" w:rsidR="00CF778A" w:rsidP="00591B39" w:rsidRDefault="005907F3" w14:paraId="41E17B01" w14:textId="6907F587">
+          <w:p w14:paraId="41E17B01" w14:textId="6907F587" w:rsidR="00CF778A" w:rsidRPr="00C96F0E" w:rsidRDefault="005907F3" w:rsidP="00591B39">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>B</w:t>
@@ -8219,64 +8040,64 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> no</w:t>
             </w:r>
             <w:r w:rsidR="00AD480C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96F0E" w:rsidR="002E322D">
+            <w:r w:rsidR="002E322D" w:rsidRPr="00C96F0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>describe t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96F0E" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00C96F0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>he cause</w:t>
             </w:r>
             <w:r w:rsidR="008965C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s and </w:t>
             </w:r>
@@ -8310,141 +8131,141 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the stakeholder group being unwilling to engage</w:t>
             </w:r>
             <w:r w:rsidR="007C1BB4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. (</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D6BA0" w:rsidR="007C1BB4">
+            <w:r w:rsidR="007C1BB4" w:rsidRPr="009D6BA0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidR="007C1BB4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.1(3)</w:t>
             </w:r>
             <w:r w:rsidR="009D6BA0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F34CB0" w:rsidR="00C138D4" w:rsidRDefault="00C138D4" w14:paraId="0238BF9E" w14:textId="77777777">
+          <w:p w14:paraId="0238BF9E" w14:textId="77777777" w:rsidR="00C138D4" w:rsidRPr="00F34CB0" w:rsidRDefault="00C138D4">
             <w:pPr>
               <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F34CB0" w:rsidR="00C138D4" w:rsidTr="492C2C75" w14:paraId="544DFB06" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="00F34CB0" w14:paraId="544DFB06" w14:textId="77777777" w:rsidTr="492C2C75">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="557" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F34CB0" w:rsidR="00CF778A" w:rsidP="00F34CB0" w:rsidRDefault="00CF778A" w14:paraId="561BB33D" w14:textId="77777777">
+          <w:p w14:paraId="561BB33D" w14:textId="77777777" w:rsidR="00CF778A" w:rsidRPr="00F34CB0" w:rsidRDefault="00CF778A" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F34CB0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Impact of the project on their interests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00115B61" w:rsidR="009C5B5C" w:rsidP="009C5B5C" w:rsidRDefault="002B4659" w14:paraId="51EDEB3B" w14:textId="5006E52A">
+          <w:p w14:paraId="51EDEB3B" w14:textId="5006E52A" w:rsidR="009C5B5C" w:rsidRPr="00115B61" w:rsidRDefault="002B4659" w:rsidP="009C5B5C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Based on available information, w</w:t>
             </w:r>
             <w:r w:rsidR="00125A9A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">hat is </w:t>
             </w:r>
             <w:r w:rsidR="00E63095">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
@@ -8492,91 +8313,91 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> impact </w:t>
             </w:r>
             <w:r w:rsidR="00741ACD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">on </w:t>
             </w:r>
             <w:r w:rsidR="00747F87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>their interests</w:t>
             </w:r>
             <w:r w:rsidR="009C5B5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115B61" w:rsidR="009C5B5C">
+            <w:r w:rsidR="009C5B5C" w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00115B61" w:rsidR="00747F87" w:rsidP="00747F87" w:rsidRDefault="009C5B5C" w14:paraId="5DBCE786" w14:textId="4A092253">
+          <w:p w14:paraId="5DBCE786" w14:textId="4A092253" w:rsidR="00747F87" w:rsidRPr="00115B61" w:rsidRDefault="009C5B5C" w:rsidP="00747F87">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="50192162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00747F87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -8597,146 +8418,146 @@
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="2145379584"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  N</w:t>
             </w:r>
             <w:r w:rsidR="00747F87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>eutral</w:t>
             </w:r>
             <w:r w:rsidR="00747F87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00747F87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00115B61" w:rsidR="00747F87">
+            <w:r w:rsidR="00747F87" w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-75673518"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00115B61" w:rsidR="00747F87">
+                <w:r w:rsidR="00747F87" w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00115B61" w:rsidR="00747F87">
+            <w:r w:rsidR="00747F87" w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115B61" w:rsidR="00747F87">
+            <w:r w:rsidR="00747F87" w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  N</w:t>
             </w:r>
             <w:r w:rsidR="00747F87">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>egative</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC32F2" w:rsidR="00CF778A" w:rsidP="00F34CB0" w:rsidRDefault="00741ACD" w14:paraId="7FB816C2" w14:textId="171E7295">
+          <w:p w14:paraId="7FB816C2" w14:textId="171E7295" w:rsidR="00CF778A" w:rsidRPr="00AC32F2" w:rsidRDefault="00741ACD" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Briefly e</w:t>
@@ -8784,215 +8605,202 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00260B18">
+            <w:r w:rsidR="00260B18" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>o the extent possible, include concrete examples.</w:t>
             </w:r>
             <w:r w:rsidR="009D6BA0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D6BA0" w:rsidR="009D6BA0">
+            <w:r w:rsidR="009D6BA0" w:rsidRPr="009D6BA0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidR="009D6BA0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.1(3))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F34CB0" w:rsidR="00C138D4" w:rsidTr="492C2C75" w14:paraId="45C5A26A" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="00F34CB0" w14:paraId="45C5A26A" w14:textId="77777777" w:rsidTr="492C2C75">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="557" w:type="dxa"/>
           <w:trHeight w:val="1538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F34CB0" w:rsidR="00CF778A" w:rsidP="00F34CB0" w:rsidRDefault="00757F49" w14:paraId="4EA3FA68" w14:textId="1BE1FFC5">
+          <w:p w14:paraId="4EA3FA68" w14:textId="1BE1FFC5" w:rsidR="00CF778A" w:rsidRPr="00F34CB0" w:rsidRDefault="00F4758C" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                   <w:spacing w:val="4"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-890969540"/>
                 <w:placeholder>
                   <w:docPart w:val="DDC8F7E7A7F94900B3695B9A2259DE7B"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="Good understanding (could accurately explain the concept to others)" w:value="Good understanding (could accurately explain the concept to others)"/>
                   <w:listItem w:displayText="Familiar with the concept (has heard of the term but cannot accurately explain it to others)" w:value="Familiar with the concept (has heard of the term but cannot accurately explain it to others)"/>
                   <w:listItem w:displayText="Not known at all" w:value="Not known at all"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D17FE">
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                     <w:spacing w:val="4"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>S</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005D17FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>takeholder</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> g</w:t>
+              <w:t>takeholder g</w:t>
             </w:r>
             <w:r w:rsidR="003C75E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>roup</w:t>
             </w:r>
             <w:r w:rsidR="005D17FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>’s governance structure and legitimate representation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00115B61" w:rsidR="005D17FE" w:rsidP="005D17FE" w:rsidRDefault="005D17FE" w14:paraId="26288C5E" w14:textId="0EB7F426">
+          <w:p w14:paraId="26288C5E" w14:textId="0EB7F426" w:rsidR="005D17FE" w:rsidRPr="00115B61" w:rsidRDefault="005D17FE" w:rsidP="005D17FE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Does the stakeholder group have an existing governance structure or legitimate representatives</w:t>
             </w:r>
             <w:r w:rsidR="003A00C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> for their interests </w:t>
             </w:r>
             <w:r w:rsidR="00A4443A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
@@ -9026,111 +8834,111 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA6FCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00CA6FCD" w:rsidR="00CA6FCD">
+            <w:r w:rsidR="00CA6FCD" w:rsidRPr="00CA6FCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">(e.g., community board, </w:t>
             </w:r>
             <w:r w:rsidR="00241D0F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">council of elders, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA6FCD" w:rsidR="00CA6FCD">
+            <w:r w:rsidR="00CA6FCD" w:rsidRPr="00CA6FCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>union bargaining unit)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00115B61" w:rsidR="005D17FE" w:rsidP="005D17FE" w:rsidRDefault="005D17FE" w14:paraId="7C9DB79B" w14:textId="77777777">
+          <w:p w14:paraId="7C9DB79B" w14:textId="77777777" w:rsidR="005D17FE" w:rsidRPr="00115B61" w:rsidRDefault="005D17FE" w:rsidP="005D17FE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1646847257"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
@@ -9143,203 +8951,203 @@
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1292937509"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC32F2" w:rsidR="00CF778A" w:rsidP="00F34CB0" w:rsidRDefault="005D17FE" w14:paraId="03CA50D6" w14:textId="16C6E033">
+          <w:p w14:paraId="03CA50D6" w14:textId="16C6E033" w:rsidR="00CF778A" w:rsidRPr="00AC32F2" w:rsidRDefault="005D17FE" w:rsidP="00F34CB0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If yes, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>describe</w:t>
             </w:r>
             <w:r w:rsidR="00116FF6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00106A01">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="004231F2" w:rsidR="00106A01">
+            <w:r w:rsidR="00106A01" w:rsidRPr="004231F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidR="00106A01">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, Section </w:t>
             </w:r>
             <w:r w:rsidR="004231F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3.17.4</w:t>
             </w:r>
             <w:r w:rsidR="00106A01">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(6))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00106A01" w:rsidP="00594480" w:rsidRDefault="00106A01" w14:paraId="14366791" w14:textId="528671C4">
+          <w:p w14:paraId="14366791" w14:textId="528671C4" w:rsidR="00106A01" w:rsidRDefault="00106A01" w:rsidP="00594480">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -9421,98 +9229,98 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, appointment, community selection</w:t>
             </w:r>
             <w:r w:rsidR="00AD1084">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F7048" w:rsidP="00594480" w:rsidRDefault="00594480" w14:paraId="2F8C8FB4" w14:textId="77777777">
+          <w:p w14:paraId="2F8C8FB4" w14:textId="77777777" w:rsidR="003F7048" w:rsidRDefault="00594480" w:rsidP="00594480">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="00AD1084">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">hether the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C07445" w:rsidR="00AD1084">
+            <w:r w:rsidR="00AD1084" w:rsidRPr="00C07445">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>governance</w:t>
             </w:r>
             <w:r w:rsidR="00AD1084">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> structure </w:t>
             </w:r>
@@ -9520,500 +9328,501 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">formally </w:t>
             </w:r>
             <w:r w:rsidR="00AD1084">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">establishes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>representatives of the stakeholder group</w:t>
             </w:r>
             <w:r w:rsidR="00AD1084">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, and if so</w:t>
             </w:r>
             <w:r w:rsidR="003F7048">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F82235" w:rsidP="003F7048" w:rsidRDefault="00AD1084" w14:paraId="43AE7275" w14:textId="3BBEF54B">
+          <w:p w14:paraId="43AE7275" w14:textId="3BBEF54B" w:rsidR="00F82235" w:rsidRDefault="00AD1084" w:rsidP="003F7048">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="704"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>who those representatives are</w:t>
             </w:r>
             <w:r w:rsidR="00E44355">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC32F2" w:rsidR="00CF778A" w:rsidP="003F7048" w:rsidRDefault="00F82235" w14:paraId="038BC82F" w14:textId="105DEEE0">
+          <w:p w14:paraId="038BC82F" w14:textId="105DEEE0" w:rsidR="00CF778A" w:rsidRPr="00AC32F2" w:rsidRDefault="00F82235" w:rsidP="003F7048">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="704"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82235">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>whether they have the authority to represent the stakeholder group’s interests in relation to the project (as opposed to serving only in an internal or advisory role)</w:t>
             </w:r>
             <w:r w:rsidR="00567883">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC32F2" w:rsidR="00CF778A" w:rsidP="00594480" w:rsidRDefault="00ED02E3" w14:paraId="248B6D85" w14:textId="1B2AF03C">
+          <w:p w14:paraId="248B6D85" w14:textId="1B2AF03C" w:rsidR="00CF778A" w:rsidRPr="00AC32F2" w:rsidRDefault="00ED02E3" w:rsidP="00594480">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>scope of the representative’s powers or mandates</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED02E3">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, including any limitations relevant to project</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED02E3">
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="MS Mincho" w:cs="Cambria Math"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="MS Mincho" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED02E3">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>related decisions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF778A" w:rsidP="00594480" w:rsidRDefault="00AD1084" w14:paraId="0F323B2E" w14:textId="55F56E4F">
+          <w:p w14:paraId="0F323B2E" w14:textId="55F56E4F" w:rsidR="00CF778A" w:rsidRDefault="00AD1084" w:rsidP="00594480">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">hether </w:t>
             </w:r>
             <w:r w:rsidR="00ED02E3">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the representatives’ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>powers or mandates require additional endorsement (e.g.,</w:t>
             </w:r>
             <w:r w:rsidR="00A23CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> by a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>governing body</w:t>
             </w:r>
             <w:r w:rsidR="00A23CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, community assembly, or broader membership</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="00CF778A">
+            <w:r w:rsidR="00CF778A" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF5163" w:rsidR="00AF5163" w:rsidP="00AF5163" w:rsidRDefault="00ED0B44" w14:paraId="76588ACA" w14:textId="5CF944D3">
+          <w:p w14:paraId="76588ACA" w14:textId="5CF944D3" w:rsidR="00AF5163" w:rsidRPr="00AF5163" w:rsidRDefault="00ED0B44" w:rsidP="00AF5163">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF5163" w:rsidR="00AF5163">
+            <w:r w:rsidR="00AF5163" w:rsidRPr="00AF5163">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>hether and how the governance structure reflects internal diversity within the stakeholder group</w:t>
             </w:r>
             <w:r w:rsidR="00AF5163">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF5163" w:rsidR="00AF5163">
+            <w:r w:rsidR="00AF5163" w:rsidRPr="00AF5163">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(e.g., representation of women, youth, elders, marginalized </w:t>
             </w:r>
             <w:r w:rsidR="00AF5163">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>people, or vulnerable people</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF5163" w:rsidR="00AF5163">
+            <w:r w:rsidR="00AF5163" w:rsidRPr="00AF5163">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A23CF0" w:rsidP="00C43D0D" w:rsidRDefault="003A00C4" w14:paraId="6B2311E6" w14:textId="1AA85104">
+          <w:p w14:paraId="6B2311E6" w14:textId="1AA85104" w:rsidR="00A23CF0" w:rsidRDefault="003A00C4" w:rsidP="00C43D0D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
@@ -10036,85 +9845,85 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>no, explain</w:t>
             </w:r>
             <w:r w:rsidR="00A23CF0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E27AA5" w:rsidP="00A23CF0" w:rsidRDefault="00567883" w14:paraId="7A81C294" w14:textId="721965C8">
+          <w:p w14:paraId="7A81C294" w14:textId="721965C8" w:rsidR="00E27AA5" w:rsidRDefault="00567883" w:rsidP="00A23CF0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="003A00C4">
+            <w:r w:rsidR="003A00C4" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ho will represent stakeholders</w:t>
             </w:r>
             <w:r w:rsidR="003A00C4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">’ interests in </w:t>
             </w:r>
@@ -10136,85 +9945,85 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> project design and implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC32F2" w:rsidR="00C43D0D" w:rsidP="00A23CF0" w:rsidRDefault="00567883" w14:paraId="13F554DF" w14:textId="056D1863">
+          <w:p w14:paraId="13F554DF" w14:textId="056D1863" w:rsidR="00C43D0D" w:rsidRPr="00AC32F2" w:rsidRDefault="00567883" w:rsidP="00A23CF0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="344"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC32F2" w:rsidR="003A00C4">
+            <w:r w:rsidR="003A00C4" w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ow th</w:t>
             </w:r>
             <w:r w:rsidR="00E27AA5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">e individuals or entities </w:t>
             </w:r>
@@ -10225,102 +10034,103 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">that will represent stakeholders’ interests </w:t>
             </w:r>
             <w:r w:rsidR="00E27AA5">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>were legitimately selected or recognized by the stakeholder group.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F34CB0" w:rsidR="0043419E" w:rsidTr="492C2C75" w14:paraId="680FCA69" w14:textId="77777777">
+      <w:tr w:rsidR="0043419E" w:rsidRPr="00F34CB0" w14:paraId="680FCA69" w14:textId="77777777" w:rsidTr="492C2C75">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="557" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F34CB0" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="172C7900" w14:textId="77777777">
+          <w:p w14:paraId="172C7900" w14:textId="77777777" w:rsidR="0043419E" w:rsidRPr="00F34CB0" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Le</w:t>
             </w:r>
             <w:r w:rsidRPr="00F34CB0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vel of knowledge about carbon markets and the carbon crediting process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="1FB3CE28" w14:textId="77777777">
+          <w:p w14:paraId="1FB3CE28" w14:textId="77777777" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Filling out this row is optional for </w:t>
@@ -10408,51 +10218,51 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>carbon markets and the carbon crediting process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the project. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A204D9" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="20969619" w14:textId="77777777">
+          <w:p w14:paraId="20969619" w14:textId="77777777" w:rsidR="0043419E" w:rsidRPr="00A204D9" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="3944" w:hanging="3960"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Carbon credit quantification</w:t>
             </w:r>
             <w:r w:rsidRPr="00A204D9">
               <w:rPr>
@@ -10501,51 +10311,51 @@
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1737274572"/>
                 <w:placeholder>
                   <w:docPart w:val="78F8B58129F44BA281566D5870DC13B9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Good understanding (could accurately explain the concept to others)" w:value="Good understanding (could accurately explain the concept to others)"/>
                   <w:listItem w:displayText="Familiar with the concept (has heard of the term but cannot accurately explain it to others)" w:value="Familiar with the concept (has heard of the term but cannot accurately explain it to others)"/>
                   <w:listItem w:displayText="Not known at all" w:value="Not known at all"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A204D9">
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Select</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidRPr="00A204D9" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="4C08F49A" w14:textId="77777777">
+          <w:p w14:paraId="4C08F49A" w14:textId="77777777" w:rsidR="0043419E" w:rsidRPr="00A204D9" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="3944" w:hanging="3960"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Rights of project stakeholders</w:t>
             </w:r>
             <w:r w:rsidRPr="00A204D9">
               <w:rPr>
@@ -10594,51 +10404,51 @@
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1446663034"/>
                 <w:placeholder>
                   <w:docPart w:val="015E709DE87847A5B43F152B5CE2F3A6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Good understanding (could accurately explain the concept to others)" w:value="Good understanding (could accurately explain the concept to others)"/>
                   <w:listItem w:displayText="Familiar with the concept (has heard of the term but cannot accurately explain it to others)" w:value="Familiar with the concept (has heard of the term but cannot accurately explain it to others)"/>
                   <w:listItem w:displayText="Not known at all" w:value="Not known at all"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A204D9">
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Select</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidRPr="00A204D9" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="0E9CA8A4" w14:textId="77777777">
+          <w:p w14:paraId="0E9CA8A4" w14:textId="77777777" w:rsidR="0043419E" w:rsidRPr="00A204D9" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="3944" w:hanging="3960"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Responsibilities of the project proponent</w:t>
             </w:r>
             <w:r w:rsidRPr="00A204D9">
               <w:rPr>
@@ -10687,51 +10497,51 @@
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1302917633"/>
                 <w:placeholder>
                   <w:docPart w:val="BF52D990439045E7B4908F90A5BD59D3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Good understanding (could accurately explain the concept to others)" w:value="Good understanding (could accurately explain the concept to others)"/>
                   <w:listItem w:displayText="Familiar with the concept (has heard of the term but cannot accurately explain it to others)" w:value="Familiar with the concept (has heard of the term but cannot accurately explain it to others)"/>
                   <w:listItem w:displayText="Not known at all" w:value="Not known at all"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A204D9">
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Select</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="2AFE5640" w14:textId="77777777">
+          <w:p w14:paraId="2AFE5640" w14:textId="77777777" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="3944" w:hanging="3960"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditing process, including site visits: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A204D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
@@ -10764,51 +10574,51 @@
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="778922866"/>
                 <w:placeholder>
                   <w:docPart w:val="4131F5819DF3419A933FECE791AE9FCD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Good understanding (could accurately explain the concept to others)" w:value="Good understanding (could accurately explain the concept to others)"/>
                   <w:listItem w:displayText="Familiar with the concept (has heard of the term but cannot accurately explain it to others)" w:value="Familiar with the concept (has heard of the term but cannot accurately explain it to others)"/>
                   <w:listItem w:displayText="Not known at all" w:value="Not known at all"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A204D9">
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Select</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="7A3F9157" w14:textId="77777777">
+          <w:p w14:paraId="7A3F9157" w14:textId="77777777" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="3944" w:hanging="3960"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Issuance and sales process: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A204D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
@@ -10841,51 +10651,51 @@
                 <w:rPr>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1185634123"/>
                 <w:placeholder>
                   <w:docPart w:val="14C4D3E9A85943E5847AD9F64582C07D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Good understanding (could accurately explain the concept to others)" w:value="Good understanding (could accurately explain the concept to others)"/>
                   <w:listItem w:displayText="Familiar with the concept (has heard of the term but cannot accurately explain it to others)" w:value="Familiar with the concept (has heard of the term but cannot accurately explain it to others)"/>
                   <w:listItem w:displayText="Not known at all" w:value="Not known at all"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A204D9">
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Select</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidRPr="00817CDB" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="00C70CA6" w14:paraId="73B7AA5E" w14:textId="229D5579">
+          <w:p w14:paraId="73B7AA5E" w14:textId="229D5579" w:rsidR="0043419E" w:rsidRPr="00817CDB" w:rsidRDefault="00C70CA6" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For each of the </w:t>
@@ -10897,133 +10707,133 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>responses, w</w:t>
             </w:r>
             <w:r w:rsidR="0043419E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>here “good understanding” is selected briefly justify the response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B43269" w:rsidR="0043419E" w:rsidTr="492C2C75" w14:paraId="5FB5BFD6" w14:textId="77777777">
+      <w:tr w:rsidR="0043419E" w:rsidRPr="00B43269" w14:paraId="5FB5BFD6" w14:textId="77777777" w:rsidTr="492C2C75">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="557" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F34CB0" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="49F48736" w14:textId="77777777">
+          <w:p w14:paraId="49F48736" w14:textId="77777777" w:rsidR="0043419E" w:rsidRPr="00F34CB0" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F34CB0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Barriers to engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0043419E" w:rsidR="0043419E" w:rsidP="00ED6CF9" w:rsidRDefault="0043419E" w14:paraId="2C37ED2D" w14:textId="025BD900">
+          <w:p w14:paraId="2C37ED2D" w14:textId="025BD900" w:rsidR="0043419E" w:rsidRPr="0043419E" w:rsidRDefault="0043419E" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Filling out this row is optional for </w:t>
             </w:r>
             <w:r w:rsidRPr="0043419E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>key enabling, secondary enabling, or interested stakeholders.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="7006317A" w14:textId="7CE9A232">
+          <w:p w14:paraId="7006317A" w14:textId="7CE9A232" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For customary rights holders and IPs or directly affected stakeholders</w:t>
@@ -11046,1880 +10856,1866 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">faced by </w:t>
             </w:r>
             <w:r w:rsidRPr="00B43269">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>members of the stakeholder group.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="60242773" w14:textId="77777777">
+          <w:p w14:paraId="60242773" w14:textId="77777777" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="242220915"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Illiteracy</w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="446B63CA" w14:textId="660A621B">
+          <w:p w14:paraId="446B63CA" w14:textId="660A621B" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1134523257"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Not speaking the local language</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="63102DA1" w14:textId="77777777">
+          <w:p w14:paraId="63102DA1" w14:textId="77777777" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="542258089"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Location far from the project area or difficult to access</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="57379903" w14:textId="0DDED1B3">
+          <w:p w14:paraId="57379903" w14:textId="0DDED1B3" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="790860969"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lack of </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> limited connection to electricity</w:t>
+              <w:t>Lack of or limited connection to electricity</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="38C9E3D4" w14:textId="0E7071F2">
+          <w:p w14:paraId="38C9E3D4" w14:textId="0E7071F2" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="935177915"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Groups in voluntary isolation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="0F53C27E" w14:textId="77777777">
+          <w:p w14:paraId="0F53C27E" w14:textId="77777777" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1817140481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Limited access to transportation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="20DA4DC5" w14:textId="0C40F16B">
+          <w:p w14:paraId="20DA4DC5" w14:textId="0C40F16B" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1934080276"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Seasonal access constraints (e.g., weather, agricultural cycles)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="71E65149" w14:textId="3426BEA9">
+          <w:p w14:paraId="71E65149" w14:textId="3426BEA9" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="663281708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ime constraints due to livelihood or caregiving responsibilities</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="448AD171" w14:textId="1FC21D13">
+          <w:p w14:paraId="448AD171" w14:textId="1FC21D13" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1772270727"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ender norms or social roles </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>that l</w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>imit participation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="1C91A961" w14:textId="483B7FAC">
+          <w:p w14:paraId="1C91A961" w14:textId="483B7FAC" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-790281797"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Social marginalization </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="4AB4E070" w14:textId="53496B9C">
+          <w:p w14:paraId="4AB4E070" w14:textId="53496B9C" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461" w:hanging="461"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-1854183448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Circumstances or attributes that make stakeholders vulnerable (e.g., disabilities, migration)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="7381C57C" w14:textId="77777777">
+          <w:p w14:paraId="7381C57C" w14:textId="77777777" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1141775648"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Franklin Gothic Book"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Franklin Gothic Book" w:hint="eastAsia"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Power imbalances within the stakeholder group</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="54820FEB" w14:textId="77777777">
+          <w:p w14:paraId="54820FEB" w14:textId="77777777" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-722515107"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Franklin Gothic Book"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Franklin Gothic Book" w:hint="eastAsia"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Lack of trust in project proponents or authorities</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="21E8F7B8" w14:textId="67E5F4D9">
+          <w:p w14:paraId="21E8F7B8" w14:textId="67E5F4D9" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="461" w:hanging="461"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1704670733"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00115B61">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Limited access to communication channels (e.g., mobile network, internet)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="27CBA6F4" w14:textId="1A8A3AED">
+          <w:p w14:paraId="27CBA6F4" w14:textId="1A8A3AED" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1824694588"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Franklin Gothic Book"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Franklin Gothic Book" w:hint="eastAsia"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Low familiarity with formal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> processes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0048540A" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="41680968" w14:textId="6840F2B5">
+          <w:p w14:paraId="41680968" w14:textId="6840F2B5" w:rsidR="0043419E" w:rsidRPr="0048540A" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1218161040"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Franklin Gothic Book"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Franklin Gothic Book" w:hint="eastAsia"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Safety or security concerns related to participation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="32F0A519" w14:textId="3324A635">
+          <w:p w14:paraId="32F0A519" w14:textId="3324A635" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="1029146816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Franklin Gothic Book"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Franklin Gothic Book" w:hint="eastAsia"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0048540A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Fear of retaliation, intimidation, or reprisals</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="6F53C193" w14:textId="78365EC8">
+          <w:p w14:paraId="6F53C193" w14:textId="78365EC8" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-402517242"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Franklin Gothic Book"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Franklin Gothic Book" w:hint="eastAsia"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00115B61" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="566CF33F" w14:textId="7A6AD585">
+          <w:p w14:paraId="566CF33F" w14:textId="7A6AD585" w:rsidR="0043419E" w:rsidRPr="00115B61" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:id w:val="-1374994646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Franklin Gothic Book"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Franklin Gothic Book" w:hint="eastAsia"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00115B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="3E153B1A" w14:textId="50C9E994">
+          <w:p w14:paraId="3E153B1A" w14:textId="50C9E994" w:rsidR="0043419E" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If answering other, describe all the applicable barriers. Include any other useful context regarding barriers to engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC32F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC32F2" w:rsidR="0043419E" w:rsidP="0043419E" w:rsidRDefault="0043419E" w14:paraId="44F40021" w14:textId="312F86FC">
+          <w:p w14:paraId="44F40021" w14:textId="312F86FC" w:rsidR="0043419E" w:rsidRPr="00AC32F2" w:rsidRDefault="0043419E" w:rsidP="0043419E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If answering none, briefly justify the response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E0739B" w:rsidP="00E0739B" w:rsidRDefault="00E0739B" w14:paraId="5D6997EA" w14:textId="77777777">
+    <w:p w14:paraId="5D6997EA" w14:textId="77777777" w:rsidR="00E0739B" w:rsidRDefault="00E0739B" w:rsidP="00E0739B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:hanging="720"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc225968065" w:id="14"/>
-      <w:bookmarkStart w:name="_Toc231475093" w:id="15"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc225968065"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc231475093"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Stakeholder Engagement Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0036724B" w:rsidR="0036724B" w:rsidP="0036724B" w:rsidRDefault="0036724B" w14:paraId="6FCDA845" w14:textId="09D9A669">
+    <w:p w14:paraId="6FCDA845" w14:textId="09D9A669" w:rsidR="0036724B" w:rsidRPr="0036724B" w:rsidRDefault="0036724B" w:rsidP="0036724B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc231475094" w:id="16"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc231475094"/>
       <w:r>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>STYLEREF 1 \s</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E833E6">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>SEQ Step \* ARABIC \s 1</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>: Describe activities for consulting and communicating with stakeholders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w:rsidR="00866230" w:rsidP="00FD72D0" w:rsidRDefault="00E3151A" w14:paraId="213945C8" w14:textId="03BB5D34">
+    <w:p w14:paraId="213945C8" w14:textId="03BB5D34" w:rsidR="00866230" w:rsidRDefault="00E3151A" w:rsidP="00FD72D0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Fill </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00E94928">
+      <w:r w:rsidR="00E94928" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00354B5E">
+      <w:r w:rsidR="00354B5E" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00354B5E">
+      <w:r w:rsidR="00354B5E" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="004134DF">
+      <w:r w:rsidR="004134DF" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">table </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="0066217C">
+      <w:r w:rsidR="0066217C" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">to describe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00045ABB">
+      <w:r w:rsidR="00045ABB" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00354B5E">
+      <w:r w:rsidR="00354B5E" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00EB1A4B">
+      <w:r w:rsidR="00EB1A4B" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">planned </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00354B5E">
+      <w:r w:rsidR="00354B5E" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>to engage stakeholder group</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00DD402D">
+      <w:r w:rsidR="00DD402D" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B84A9C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> classified as directly affected stakeholders, key enabling stakeholders, </w:t>
       </w:r>
       <w:r w:rsidR="00B12AEF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>secondary enabling stakeholders, and interested stakeholders</w:t>
       </w:r>
       <w:r w:rsidR="00EB1A4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>. S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00A5777E">
+      <w:r w:rsidR="00A5777E" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>takeholder groups</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00881E10">
+      <w:r w:rsidR="00881E10" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="001F28E2">
+      <w:r w:rsidR="001F28E2" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>classified as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00881E10">
+      <w:r w:rsidR="00881E10" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00E020F4">
+      <w:r w:rsidR="00E020F4" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">customary rights holders and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00B95A6F">
+      <w:r w:rsidR="00B95A6F" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00E020F4">
+      <w:r w:rsidR="00E020F4" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>Ps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="0066217C">
+      <w:r w:rsidR="0066217C" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00A5777E">
+      <w:r w:rsidR="00A5777E" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>are addressed in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00DC328A">
+      <w:r w:rsidR="00DC328A" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8D" w:rsidR="00AB1E8D">
+      <w:r w:rsidR="00AB1E8D" w:rsidRPr="00AB1E8D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8D" w:rsidR="00AB1E8D">
+      <w:r w:rsidR="00AB1E8D" w:rsidRPr="00AB1E8D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref229122036 \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AB1E8D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8D" w:rsidR="00AB1E8D">
+      <w:r w:rsidR="00AB1E8D" w:rsidRPr="00AB1E8D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8D" w:rsidR="00AB1E8D">
+      <w:r w:rsidR="00AB1E8D" w:rsidRPr="00AB1E8D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+      <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>Step 2.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8D" w:rsidR="00AB1E8D">
+      <w:r w:rsidR="00AB1E8D" w:rsidRPr="00AB1E8D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00AB1E8D" w:rsidR="00DC328A">
+      <w:r w:rsidR="00DC328A" w:rsidRPr="00AB1E8D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="006E54A9">
+      <w:r w:rsidR="006E54A9" w:rsidRPr="00C26718">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C26718" w:rsidR="00CA6FEC" w:rsidP="00FD72D0" w:rsidRDefault="006E54A9" w14:paraId="45C9B953" w14:textId="40D80C4B">
+    <w:p w14:paraId="45C9B953" w14:textId="40D80C4B" w:rsidR="00CA6FEC" w:rsidRPr="00C26718" w:rsidRDefault="006E54A9" w:rsidP="00FD72D0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00FD72D0">
+      <w:r w:rsidR="00FD72D0" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">ultiple </w:t>
       </w:r>
       <w:r w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>stakeholder group</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00FD72D0">
+      <w:r w:rsidR="00FD72D0" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="009A49E3">
+      <w:r w:rsidR="009A49E3" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00956CF6">
+      <w:r w:rsidR="00956CF6" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> the same </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="008E2D0B">
+      <w:r w:rsidR="008E2D0B" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">stakeholder group </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00956CF6">
+      <w:r w:rsidR="00956CF6" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">classification </w:t>
       </w:r>
       <w:r w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">may be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="00FD72D0">
+      <w:r w:rsidR="00FD72D0" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">included </w:t>
       </w:r>
       <w:r w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>in a single table</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="008E2D0B">
+      <w:r w:rsidR="008E2D0B" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., all stakeholder groups classified as directly affected stakeholders </w:t>
       </w:r>
       <w:r w:rsidR="00C27D19">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="008E2D0B">
+      <w:r w:rsidR="008E2D0B" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>be included in a single table</w:t>
       </w:r>
       <w:r w:rsidR="0005511A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C27D19">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
       <w:r w:rsidR="0005511A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> they share </w:t>
       </w:r>
-      <w:r w:rsidRPr="0005511A" w:rsidR="0005511A">
+      <w:r w:rsidR="0005511A" w:rsidRPr="0005511A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>similar</w:t>
       </w:r>
       <w:r w:rsidR="00C27D19">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> characteristics and are expected to be </w:t>
       </w:r>
       <w:r w:rsidR="0005511A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">affected by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0005511A" w:rsidR="0005511A">
+      <w:r w:rsidR="0005511A" w:rsidRPr="0005511A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>project</w:t>
       </w:r>
       <w:r w:rsidR="00C27D19">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> in similar ways</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26718" w:rsidR="008E2D0B">
+      <w:r w:rsidR="008E2D0B" w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E42CFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="00E42CFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
         </w:rPr>
@@ -12986,374 +12782,374 @@
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004A4635">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref229122169 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="004A4635">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="004A4635">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+      <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>Step 1.1</w:t>
       </w:r>
       <w:r w:rsidR="004A4635">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004A4635">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> above, </w:t>
       </w:r>
       <w:r w:rsidR="00BF2B7A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">state “not applicable” </w:t>
       </w:r>
       <w:r w:rsidR="008C57D2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF2B7A" w:rsidR="00825122">
+      <w:r w:rsidR="00825122" w:rsidRPr="00BF2B7A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>delete</w:t>
       </w:r>
       <w:r w:rsidR="00825122">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve"> the table below</w:t>
       </w:r>
       <w:r w:rsidR="004A4635">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000D6D30">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D6D30" w:rsidR="000D6D30">
+      <w:r w:rsidR="000D6D30" w:rsidRPr="000D6D30">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>VCS Standard, v5.0</w:t>
       </w:r>
       <w:r w:rsidR="000D6D30">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t>, Section 3.17.3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C26718">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10640" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1639"/>
         <w:gridCol w:w="9181"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00C138D4" w:rsidTr="00E66A21" w14:paraId="463DBE81" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="0097317F" w14:paraId="463DBE81" w14:textId="77777777" w:rsidTr="00E66A21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="00E3151A" w:rsidP="008B23EB" w:rsidRDefault="00E3151A" w14:paraId="6B57AA88" w14:textId="367E933A">
+          <w:p w14:paraId="6B57AA88" w14:textId="367E933A" w:rsidR="00E3151A" w:rsidRPr="0097317F" w:rsidRDefault="00E3151A" w:rsidP="008B23EB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stakeholder group</w:t>
             </w:r>
-            <w:r w:rsidRPr="0097317F" w:rsidR="00827C1A">
+            <w:r w:rsidR="00827C1A" w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE2FF1" w:rsidR="00E3151A" w:rsidP="008B23EB" w:rsidRDefault="006836F1" w14:paraId="3BD3C51D" w14:textId="20CCB3C8">
+          <w:p w14:paraId="3BD3C51D" w14:textId="20CCB3C8" w:rsidR="00E3151A" w:rsidRPr="00BE2FF1" w:rsidRDefault="006836F1" w:rsidP="008B23EB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="006836F1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>tate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00181369">
+            <w:r w:rsidR="00181369" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00E90C93">
+            <w:r w:rsidR="00E90C93" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ame of the </w:t>
             </w:r>
             <w:r w:rsidR="00F75379">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">stakeholder </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00827C1A">
+            <w:r w:rsidR="00827C1A" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>group</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00E90C93">
+            <w:r w:rsidR="00E90C93" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00827C1A">
+            <w:r w:rsidR="00827C1A" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00E90C93">
+            <w:r w:rsidR="00E90C93" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00431D2E">
+            <w:r w:rsidR="00431D2E" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E24411">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as assigned</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00E24411">
+            <w:r w:rsidR="00E24411" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="0040633A">
+            <w:r w:rsidR="0040633A" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidR="00E24411">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
@@ -13373,193 +13169,194 @@
             <w:r w:rsidR="00E24411">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00E24411">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+            <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Step 1.2</w:t>
             </w:r>
             <w:r w:rsidR="00E24411">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003542AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> above</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="009645DF">
+            <w:r w:rsidR="009645DF" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="007F4A0F" w:rsidTr="00E66A21" w14:paraId="2A2D7C11" w14:textId="77777777">
+      <w:tr w:rsidR="007F4A0F" w:rsidRPr="0097317F" w14:paraId="2A2D7C11" w14:textId="77777777" w:rsidTr="00E66A21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="007F4A0F" w:rsidP="007F4A0F" w:rsidRDefault="007F4A0F" w14:paraId="653DD800" w14:textId="7C1E4071">
+          <w:p w14:paraId="653DD800" w14:textId="7C1E4071" w:rsidR="007F4A0F" w:rsidRPr="0097317F" w:rsidRDefault="007F4A0F" w:rsidP="007F4A0F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Stakeholder engagement considerations for meaningful engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F" w:rsidP="007F4A0F" w:rsidRDefault="00AD0034" w14:paraId="525D65CB" w14:textId="013CF85C">
+          <w:p w14:paraId="525D65CB" w14:textId="013CF85C" w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1" w:rsidRDefault="00AD0034" w:rsidP="007F4A0F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Briefly d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>escribe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the considerations necessary to enable the stakeholder group to engage meaningfully, based on the information in </w:t>
             </w:r>
             <w:r w:rsidR="00DA317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
@@ -13579,269 +13376,269 @@
             <w:r w:rsidR="00DA317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00DA317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+            <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Step 1.2</w:t>
             </w:r>
             <w:r w:rsidR="00DA317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00AF6392">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this document</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, and the requirements in Section</w:t>
             </w:r>
             <w:r w:rsidR="005E12C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3.17.4 </w:t>
             </w:r>
             <w:r w:rsidR="005E12C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">and 3.17.5 </w:t>
             </w:r>
             <w:r w:rsidR="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">VCS </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="007F4A0F">
+            <w:r w:rsidR="007F4A0F" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D64F08" w:rsidR="006922F8" w:rsidP="00D64F08" w:rsidRDefault="00E43FBD" w14:paraId="273B593B" w14:textId="74FF3737">
+          <w:p w14:paraId="273B593B" w14:textId="74FF3737" w:rsidR="006922F8" w:rsidRPr="00D64F08" w:rsidRDefault="00E43FBD" w:rsidP="00D64F08">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For example</w:t>
             </w:r>
             <w:r w:rsidR="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, where</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00BE2FF1">
+            <w:r w:rsidR="00BE2FF1" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006922F8" w:rsidR="006922F8" w:rsidP="00BE2FF1" w:rsidRDefault="006A08B7" w14:paraId="4C512AA4" w14:textId="345D8443">
+          <w:p w14:paraId="4C512AA4" w14:textId="345D8443" w:rsidR="006922F8" w:rsidRPr="006922F8" w:rsidRDefault="006A08B7" w:rsidP="00BE2FF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -13896,51 +13693,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="00C678CA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="006922F8">
+            <w:r w:rsidR="006922F8" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">amiliar </w:t>
             </w:r>
             <w:r w:rsidR="00E32854">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
@@ -13987,243 +13784,231 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00E32854">
+            <w:r w:rsidR="00E32854" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> identified</w:t>
             </w:r>
             <w:r w:rsidR="00E32854">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C11C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">under “level of knowledge about carbon markets </w:t>
             </w:r>
-            <w:r w:rsidRPr="00007688" w:rsidR="008C11C8">
+            <w:r w:rsidR="008C11C8" w:rsidRPr="00007688">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>and the carbon crediting process</w:t>
             </w:r>
             <w:r w:rsidR="00007688">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="008C11C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="006922F8">
+            <w:r w:rsidR="006922F8" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> considerations </w:t>
             </w:r>
             <w:r w:rsidR="008C11C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">must </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="006922F8">
+            <w:r w:rsidR="006922F8" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">include </w:t>
             </w:r>
             <w:r w:rsidR="006922F8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">targeted </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="006922F8">
+            <w:r w:rsidR="006922F8" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
             <w:r w:rsidR="006922F8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="006922F8">
+            <w:r w:rsidR="006922F8" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>or capacity</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="006922F8">
+            <w:r w:rsidR="006922F8" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:noBreakHyphen/>
-            </w:r>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>building</w:t>
             </w:r>
             <w:r w:rsidR="008C11C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on auditing</w:t>
             </w:r>
             <w:r w:rsidR="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
@@ -14234,51 +14019,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD6800" w:rsidR="00AD6800">
+            <w:r w:rsidR="00AD6800" w:rsidRPr="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidR="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="006922F8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
@@ -14296,274 +14081,246 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
             <w:r w:rsidR="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000709BC" w:rsidR="00BE2FF1" w:rsidP="00BE2FF1" w:rsidRDefault="00453F4C" w14:paraId="42190B57" w14:textId="5A3B7A92">
+          <w:p w14:paraId="42190B57" w14:textId="5A3B7A92" w:rsidR="00BE2FF1" w:rsidRPr="000709BC" w:rsidRDefault="00453F4C" w:rsidP="00BE2FF1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00E43FBD">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00E43FBD">
+            <w:r w:rsidR="00E43FBD" w:rsidRPr="00BE2FF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anguage barriers were identified, </w:t>
+            </w:r>
+            <w:r w:rsidR="004F5C5C" w:rsidRPr="00BE2FF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>considerations must include translations</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6800">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="004F5C5C" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="004F5C5C">
-[...11 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6800" w:rsidRPr="00AD6800">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidR="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:i/>
-[...17 lines deleted...]
-              <w:t>VCS Standard, v5.0</w:t>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="004F5C5C" w:rsidRPr="00BE2FF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2FF1" w:rsidRPr="00BE2FF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3.17.4(3)</w:t>
             </w:r>
             <w:r w:rsidR="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="595959"/>
-[...35 lines deleted...]
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006922F8" w:rsidR="00E43FBD" w:rsidP="006922F8" w:rsidRDefault="00453F4C" w14:paraId="109473DC" w14:textId="1E006CF4">
+          <w:p w14:paraId="109473DC" w14:textId="1E006CF4" w:rsidR="00E43FBD" w:rsidRPr="006922F8" w:rsidRDefault="00453F4C" w:rsidP="006922F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F27FBA" w:rsidR="00F27FBA">
+            <w:r w:rsidR="00F27FBA" w:rsidRPr="00F27FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ender norms or social roles that limit participation</w:t>
             </w:r>
             <w:r w:rsidR="00F27FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -14608,146 +14365,118 @@
             </w:r>
             <w:r w:rsidR="00F27FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>barrier</w:t>
             </w:r>
             <w:r w:rsidR="006C763F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to </w:t>
-[...13 lines deleted...]
-              <w:t>engagement</w:t>
+              <w:t xml:space="preserve"> to engagement</w:t>
             </w:r>
             <w:r w:rsidR="00F27FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D71DA" w:rsidRPr="00BE2FF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">considerations </w:t>
+            </w:r>
+            <w:r w:rsidR="000D71DA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">may include </w:t>
+            </w:r>
             <w:r w:rsidR="00F27FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>holding separate sessions with women</w:t>
             </w:r>
             <w:r w:rsidR="00622673">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD6800" w:rsidR="00622673">
+            <w:r w:rsidR="00622673" w:rsidRPr="00AD6800">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidR="00622673">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="000D71DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
@@ -14767,98 +14496,98 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7)</w:t>
             </w:r>
             <w:r w:rsidR="00622673">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="0024381F" w:rsidTr="00E66A21" w14:paraId="6EAC2011" w14:textId="77777777">
+      <w:tr w:rsidR="0024381F" w:rsidRPr="0097317F" w14:paraId="6EAC2011" w14:textId="77777777" w:rsidTr="00E66A21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="00DA5111" w14:paraId="6C473062" w14:textId="748FE54A">
+          <w:p w14:paraId="6C473062" w14:textId="748FE54A" w:rsidR="0024381F" w:rsidRDefault="00DA5111" w:rsidP="0024381F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Engagement of</w:t>
             </w:r>
             <w:r w:rsidR="0024381F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> women, marginalized people, and vulnerable people</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005B4D28" w:rsidR="0024381F" w:rsidP="005B4D28" w:rsidRDefault="00C174CE" w14:paraId="07CF2780" w14:textId="78394A27">
+          <w:p w14:paraId="07CF2780" w14:textId="78394A27" w:rsidR="0024381F" w:rsidRPr="005B4D28" w:rsidRDefault="00C174CE" w:rsidP="005B4D28">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C174CE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">For customary rights holders and IPs and directly affected stakeholder groups where </w:t>
@@ -14905,51 +14634,51 @@
             <w:r w:rsidR="00F46FBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00F46FBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+            <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Step 1.2</w:t>
             </w:r>
             <w:r w:rsidR="00F46FBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
@@ -14970,128 +14699,128 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00B12AD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>escribe how:</w:t>
             </w:r>
             <w:r w:rsidR="0024381F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F46FBF" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F46FBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.4(7))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0024381F" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="0024381F" w14:paraId="302C6AC0" w14:textId="57BCB381">
+          <w:p w14:paraId="302C6AC0" w14:textId="57BCB381" w:rsidR="0024381F" w:rsidRPr="0024381F" w:rsidRDefault="0024381F" w:rsidP="0024381F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
@@ -15167,51 +14896,51 @@
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">will be facilitated. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F71BEA" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="0024381F" w14:paraId="79D68CBA" w14:textId="2DE5DA1F">
+          <w:p w14:paraId="79D68CBA" w14:textId="2DE5DA1F" w:rsidR="0024381F" w:rsidRPr="00F71BEA" w:rsidRDefault="0024381F" w:rsidP="0024381F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="4F5150"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0024381F">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="595959"/>
@@ -15310,131 +15039,131 @@
               <w:t xml:space="preserve">ill be provided with </w:t>
             </w:r>
             <w:r w:rsidRPr="00F71BEA">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="4F5150"/>
                 <w:kern w:val="21"/>
               </w:rPr>
               <w:t>targeted opportunities to influence project design and implementation</w:t>
             </w:r>
             <w:r w:rsidRPr="00F71BEA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="4F5150"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00540EA6" w:rsidR="00540EA6" w:rsidP="00540EA6" w:rsidRDefault="00E8651A" w14:paraId="02180608" w14:textId="62214B50">
+          <w:p w14:paraId="02180608" w14:textId="62214B50" w:rsidR="00540EA6" w:rsidRPr="00540EA6" w:rsidRDefault="00E8651A" w:rsidP="00540EA6">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71BEA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="4F5150"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Otherwise, state “not applicable” in this </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="4F5150"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>row.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00C82015" w:rsidTr="00E66A21" w14:paraId="1340DFF9" w14:textId="77777777">
+      <w:tr w:rsidR="00C82015" w:rsidRPr="0097317F" w14:paraId="1340DFF9" w14:textId="77777777" w:rsidTr="00E66A21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="00C82015" w:rsidP="00346E0E" w:rsidRDefault="00C82015" w14:paraId="35125E27" w14:textId="77777777">
+          <w:p w14:paraId="35125E27" w14:textId="77777777" w:rsidR="00C82015" w:rsidRPr="0097317F" w:rsidRDefault="00C82015" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stakeholder safety and freedom of expression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C82015" w:rsidR="00C82015" w:rsidP="00346E0E" w:rsidRDefault="009E0DE9" w14:paraId="1CB2D277" w14:textId="427C1AED">
+          <w:p w14:paraId="1CB2D277" w14:textId="427C1AED" w:rsidR="00C82015" w:rsidRPr="00C82015" w:rsidRDefault="009E0DE9" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Describe actions taken to prevent and prohibit retaliation, threats, and harassment against any stakeholder for submitting project grievances, speaking publicly about the project, or engaging in related actions</w:t>
             </w:r>
             <w:r>
@@ -15561,1380 +15290,1381 @@
               <w:t>, and 3.18.16</w:t>
             </w:r>
             <w:r w:rsidRPr="00804649">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="0024381F" w:rsidTr="00E66A21" w14:paraId="79F6F466" w14:textId="77777777">
+      <w:tr w:rsidR="0024381F" w:rsidRPr="0097317F" w14:paraId="79F6F466" w14:textId="77777777" w:rsidTr="00E66A21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F47159" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="0024381F" w14:paraId="7FA16CE5" w14:textId="52ACEF3A">
+          <w:p w14:paraId="7FA16CE5" w14:textId="52ACEF3A" w:rsidR="0024381F" w:rsidRPr="00F47159" w:rsidRDefault="0024381F" w:rsidP="0024381F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Planned activities to consult stakeholders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F47159" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="002379E1" w14:paraId="7CD403A7" w14:textId="752A3E36">
+          <w:p w14:paraId="7CD403A7" w14:textId="752A3E36" w:rsidR="0024381F" w:rsidRPr="00F47159" w:rsidRDefault="002379E1" w:rsidP="0024381F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fill out the table below with the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="006B1D6F">
+            <w:r w:rsidR="006B1D6F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>list of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> planned activities </w:t>
             </w:r>
             <w:r w:rsidR="00411D46">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="002E4F0C">
+            <w:r w:rsidR="002E4F0C" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>consult</w:t>
             </w:r>
             <w:r w:rsidR="00411D46">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC0EEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>stakeholder</w:t>
             </w:r>
             <w:r w:rsidR="00EC0EEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> group</w:t>
             </w:r>
             <w:r w:rsidR="00C40E3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, in font size 9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="00646EE3">
+            <w:r w:rsidR="00646EE3" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. Add as many rows as necessary.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Sections 3.17.2, 3.17.3, 3.17.4(5), 3.17.7, and 3.17.8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="8955" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2835"/>
               <w:gridCol w:w="2880"/>
               <w:gridCol w:w="3240"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidTr="00F46FBF" w14:paraId="1EBAE947" w14:textId="77777777">
+            <w:tr w:rsidR="002379E1" w:rsidRPr="00F47159" w14:paraId="1EBAE947" w14:textId="77777777" w:rsidTr="00F46FBF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="00F47159" w14:paraId="20C72417" w14:textId="00AEA521">
+                <w:p w14:paraId="20C72417" w14:textId="00AEA521" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="00F47159" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Planned activity</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="00B63FBB" w14:paraId="12C04560" w14:textId="7C3B5139">
+                <w:p w14:paraId="12C04560" w14:textId="7C3B5139" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="00B63FBB" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>O</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="00C61C80">
+                  <w:r w:rsidR="00C61C80" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>bjective</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="00B63FBB" w14:paraId="75321E22" w14:textId="1A1BE691">
+                <w:p w14:paraId="75321E22" w14:textId="1A1BE691" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="00B63FBB" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>D</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="00300EB8">
+                  <w:r w:rsidR="00300EB8" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>ates</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="001C303B">
+                  <w:r w:rsidR="001C303B" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> and outreach</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidTr="00F46FBF" w14:paraId="0506A60A" w14:textId="77777777">
+            <w:tr w:rsidR="002379E1" w:rsidRPr="00F47159" w14:paraId="0506A60A" w14:textId="77777777" w:rsidTr="00F46FBF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="00496826" w14:paraId="03940411" w14:textId="5B424B5A">
+                <w:p w14:paraId="03940411" w14:textId="5B424B5A" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="00496826" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Include </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="006944FB">
+                  <w:r w:rsidR="006944FB" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">a descriptive </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>name of the planned activity</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="006944FB">
+                  <w:r w:rsidR="006944FB" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (e.g., webinar on </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="00587F46">
+                  <w:r w:rsidR="00587F46" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>the project</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="00300EB8">
+                  <w:r w:rsidR="00300EB8" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>’s design activities</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="006944FB">
+                  <w:r w:rsidR="006944FB" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="00587F46">
+                  <w:r w:rsidR="00587F46" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">focus group for directly affected stakeholders) </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="006944FB">
+                  <w:r w:rsidR="006944FB" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>and</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> format (e.g., in</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="006944FB">
+                  <w:r w:rsidR="006944FB" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>person, virtual).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="00C61C80" w:rsidP="00496826" w:rsidRDefault="00496826" w14:paraId="606CA749" w14:textId="07CC5BAD">
+                <w:p w14:paraId="606CA749" w14:textId="07CC5BAD" w:rsidR="00C61C80" w:rsidRPr="00F47159" w:rsidRDefault="00496826" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Include the objective of the planned activity.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="001C303B" w:rsidP="00496826" w:rsidRDefault="00300EB8" w14:paraId="4A9445EF" w14:textId="77777777">
+                <w:p w14:paraId="4A9445EF" w14:textId="77777777" w:rsidR="001C303B" w:rsidRPr="00F47159" w:rsidRDefault="00300EB8" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Include the dates that the activity will take place</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="001C303B">
+                  <w:r w:rsidR="001C303B" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="001C303B" w14:paraId="435A94AE" w14:textId="411D4D4E">
+                <w:p w14:paraId="435A94AE" w14:textId="411D4D4E" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="001C303B" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Briefly describe </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="005B756A">
+                  <w:r w:rsidR="005B756A" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>how</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="00300EB8">
+                  <w:r w:rsidR="00300EB8" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="005B756A">
+                  <w:r w:rsidR="005B756A" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>and when the invitation to the activit</w:t>
                   </w:r>
                   <w:r w:rsidR="0051604F">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>y</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="005B756A">
+                  <w:r w:rsidR="005B756A" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="004B2DA5">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">will </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="005B756A">
+                  <w:r w:rsidR="005B756A" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">be made public, and the outreach strategies (e.g., announced on public radio). </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidTr="00F46FBF" w14:paraId="7DD129CE" w14:textId="77777777">
+            <w:tr w:rsidR="002379E1" w:rsidRPr="00F47159" w14:paraId="7DD129CE" w14:textId="77777777" w:rsidTr="00F46FBF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="002379E1" w14:paraId="6B1C8467" w14:textId="77777777">
+                <w:p w14:paraId="6B1C8467" w14:textId="77777777" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="002379E1" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="002379E1" w14:paraId="40105B27" w14:textId="77777777">
+                <w:p w14:paraId="40105B27" w14:textId="77777777" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="002379E1" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="002379E1" w14:paraId="4E85CB32" w14:textId="77777777">
+                <w:p w14:paraId="4E85CB32" w14:textId="77777777" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="002379E1" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidTr="00F46FBF" w14:paraId="5EE31105" w14:textId="77777777">
+            <w:tr w:rsidR="002379E1" w:rsidRPr="00F47159" w14:paraId="5EE31105" w14:textId="77777777" w:rsidTr="00F46FBF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="002379E1" w14:paraId="5C3DD293" w14:textId="77777777">
+                <w:p w14:paraId="5C3DD293" w14:textId="77777777" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="002379E1" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="002379E1" w14:paraId="4AC42C4A" w14:textId="77777777">
+                <w:p w14:paraId="4AC42C4A" w14:textId="77777777" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="002379E1" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3240" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="002379E1" w:rsidP="00496826" w:rsidRDefault="002379E1" w14:paraId="62E3F962" w14:textId="77777777">
+                <w:p w14:paraId="62E3F962" w14:textId="77777777" w:rsidR="002379E1" w:rsidRPr="00F47159" w:rsidRDefault="002379E1" w:rsidP="00496826">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidRPr="00F47159" w:rsidR="0024381F" w:rsidP="00F47159" w:rsidRDefault="00F47159" w14:paraId="6EDB9BDA" w14:textId="50612FA7">
+          <w:p w14:paraId="6EDB9BDA" w14:textId="50612FA7" w:rsidR="0024381F" w:rsidRPr="00F47159" w:rsidRDefault="00F47159" w:rsidP="00F47159">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00160865" w:rsidR="0024381F" w:rsidTr="00E66A21" w14:paraId="72089B8C" w14:textId="77777777">
+      <w:tr w:rsidR="0024381F" w:rsidRPr="00160865" w14:paraId="72089B8C" w14:textId="77777777" w:rsidTr="00E66A21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F47159" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="0024381F" w14:paraId="50ED4328" w14:textId="3486D0EF">
+          <w:p w14:paraId="50ED4328" w14:textId="3486D0EF" w:rsidR="0024381F" w:rsidRPr="00F47159" w:rsidRDefault="0024381F" w:rsidP="0024381F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Planned activities for ongoing communication </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B3FD4" w:rsidR="0024381F" w:rsidP="007B3FD4" w:rsidRDefault="007B3FD4" w14:paraId="3936452D" w14:textId="7D814546">
+          <w:p w14:paraId="3936452D" w14:textId="7D814546" w:rsidR="0024381F" w:rsidRPr="007B3FD4" w:rsidRDefault="007B3FD4" w:rsidP="007B3FD4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">planned activities for ongoing communication with </w:t>
             </w:r>
             <w:r w:rsidR="0051604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>stakeholder</w:t>
             </w:r>
             <w:r w:rsidR="0051604F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> group</w:t>
             </w:r>
             <w:r w:rsidR="003513E3">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Sections 3.17.4 and 3.17.9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F47159" w:rsidR="00F47159">
+            <w:r w:rsidR="00F47159" w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="0024381F" w:rsidTr="00E66A21" w14:paraId="3C220922" w14:textId="77777777">
+      <w:tr w:rsidR="0024381F" w:rsidRPr="0097317F" w14:paraId="3C220922" w14:textId="77777777" w:rsidTr="00E66A21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="00887453" w14:paraId="120AF727" w14:textId="10D58CDD">
+          <w:p w14:paraId="120AF727" w14:textId="10D58CDD" w:rsidR="0024381F" w:rsidRPr="0097317F" w:rsidRDefault="00887453" w:rsidP="0024381F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Explanation</w:t>
             </w:r>
             <w:r w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0097317F" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of planned activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00160865" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="00887453" w14:paraId="4E379373" w14:textId="79F69093">
+          <w:p w14:paraId="4E379373" w14:textId="79F69093" w:rsidR="0024381F" w:rsidRPr="00160865" w:rsidRDefault="00887453" w:rsidP="0024381F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Explain</w:t>
             </w:r>
             <w:r w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">how the planned activities </w:t>
             </w:r>
             <w:r w:rsidR="0024381F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D252C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ongoing </w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>consult</w:t>
             </w:r>
             <w:r w:rsidR="005D252C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and communicat</w:t>
             </w:r>
             <w:r w:rsidR="0024381F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
@@ -17072,65 +16802,65 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>frequency</w:t>
             </w:r>
             <w:r w:rsidR="00A80E21">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00333B1B" w:rsidR="001B024E" w:rsidP="00333B1B" w:rsidRDefault="0024381F" w14:paraId="64A2C9E8" w14:textId="561E05C7">
+          <w:p w14:paraId="64A2C9E8" w14:textId="561E05C7" w:rsidR="001B024E" w:rsidRPr="00333B1B" w:rsidRDefault="0024381F" w:rsidP="00333B1B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B024E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -17235,226 +16965,226 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF32D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">facilitating opportunities for </w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00333B1B">
+            <w:r w:rsidR="00333B1B" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>stakeholders to provide input, raise concerns, and express desires</w:t>
             </w:r>
             <w:r w:rsidR="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00333B1B">
+            <w:r w:rsidR="00333B1B" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00980447">
+            <w:r w:rsidR="00980447" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00980447">
+            <w:r w:rsidR="00980447" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00980447">
+            <w:r w:rsidR="00980447" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.4(5))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001B024E" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="0024381F" w14:paraId="0E1606B8" w14:textId="4464CBF1">
+          <w:p w14:paraId="0E1606B8" w14:textId="4464CBF1" w:rsidR="0024381F" w:rsidRPr="001B024E" w:rsidRDefault="0024381F" w:rsidP="0024381F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B024E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">are aligned with the considerations for meaningful stakeholder engagement identified in </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B024E" w:rsidR="00DA317F">
+            <w:r w:rsidR="00DA317F" w:rsidRPr="001B024E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="001B024E" w:rsidR="00DA317F">
+            <w:r w:rsidR="00DA317F" w:rsidRPr="001B024E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref229122077 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001B024E" w:rsidR="00DA317F">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="001B024E" w:rsidR="00DA317F">
+            <w:r w:rsidR="00DA317F" w:rsidRPr="001B024E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DA317F" w:rsidRPr="001B024E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+            <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Step 1.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B024E" w:rsidR="00DA317F">
+            <w:r w:rsidR="00DA317F" w:rsidRPr="001B024E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C2699B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> above</w:t>
             </w:r>
@@ -17463,621 +17193,621 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="007C5082">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00160865" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="0024381F" w14:paraId="0B9DA7AF" w14:textId="775E1BAB">
+          <w:p w14:paraId="0B9DA7AF" w14:textId="775E1BAB" w:rsidR="0024381F" w:rsidRPr="00160865" w:rsidRDefault="0024381F" w:rsidP="0024381F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>are culturally appropriate and gender sensitive.</w:t>
             </w:r>
             <w:r w:rsidR="007C5082">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="007C5082">
+            <w:r w:rsidR="007C5082" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="007C5082">
+            <w:r w:rsidR="007C5082" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="007C5082">
+            <w:r w:rsidR="007C5082" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.4(</w:t>
             </w:r>
             <w:r w:rsidR="00E6611C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="007C5082">
+            <w:r w:rsidR="007C5082" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000579D1" w:rsidR="004F463A" w:rsidP="000579D1" w:rsidRDefault="0024381F" w14:paraId="49B83DA7" w14:textId="41C2DE9C">
+          <w:p w14:paraId="49B83DA7" w14:textId="41C2DE9C" w:rsidR="004F463A" w:rsidRPr="000579D1" w:rsidRDefault="0024381F" w:rsidP="000579D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>enable direct communication between the VVB and all stakeholders during validation and verification processes, including site visits.</w:t>
             </w:r>
             <w:r w:rsidR="00E6611C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00E6611C">
+            <w:r w:rsidR="00E6611C" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00E6611C">
+            <w:r w:rsidR="00E6611C" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00E6611C">
+            <w:r w:rsidR="00E6611C" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.4(</w:t>
             </w:r>
             <w:r w:rsidR="0041644A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00333B1B" w:rsidR="00E6611C">
+            <w:r w:rsidR="00E6611C" w:rsidRPr="00333B1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="0024381F" w:rsidTr="00E66A21" w14:paraId="56C0FE86" w14:textId="77777777">
+      <w:tr w:rsidR="0024381F" w:rsidRPr="0097317F" w14:paraId="56C0FE86" w14:textId="77777777" w:rsidTr="00E66A21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="0024381F" w:rsidP="0024381F" w:rsidRDefault="0059414B" w14:paraId="17F02803" w14:textId="58AD9C2E">
+          <w:p w14:paraId="17F02803" w14:textId="58AD9C2E" w:rsidR="0024381F" w:rsidRPr="0097317F" w:rsidRDefault="0059414B" w:rsidP="0024381F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Influence on and a</w:t>
             </w:r>
-            <w:r w:rsidRPr="0097317F" w:rsidR="0024381F">
+            <w:r w:rsidR="0024381F" w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ccess to the grievance redress mechanism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9001" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="009179F2" w:rsidP="0024381F" w:rsidRDefault="0024381F" w14:paraId="13FCC4FF" w14:textId="3E0C6444">
+          <w:p w14:paraId="13FCC4FF" w14:textId="3E0C6444" w:rsidR="009179F2" w:rsidRDefault="0024381F" w:rsidP="0024381F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Describe how</w:t>
             </w:r>
             <w:r w:rsidR="00E6438F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="00E6438F">
+            <w:r w:rsidR="00E6438F" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the stakeholder group will be</w:t>
             </w:r>
             <w:r w:rsidR="004F463A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>provided with access to the project’s grievance redress mechanism and Verra’s Grievance Redress P</w:t>
             </w:r>
             <w:r w:rsidR="00D74B2C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>rocess</w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008577B6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="008577B6">
+            <w:r w:rsidR="008577B6" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the earliest interactions</w:t>
             </w:r>
             <w:r w:rsidR="00011608">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the project</w:t>
             </w:r>
-            <w:r w:rsidRPr="00160865" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="00160865">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004F463A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.4(</w:t>
             </w:r>
             <w:r w:rsidR="004F463A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C2F1B" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="000C2F1B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
             <w:r w:rsidR="004F463A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C5082" w:rsidR="009179F2" w:rsidP="007C5082" w:rsidRDefault="007144DB" w14:paraId="733BC351" w14:textId="5FD89B50">
+          <w:p w14:paraId="733BC351" w14:textId="5FD89B50" w:rsidR="009179F2" w:rsidRPr="007C5082" w:rsidRDefault="007144DB" w:rsidP="007C5082">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:r w:rsidR="004F463A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004F463A" w:rsidR="004F463A">
+            <w:r w:rsidR="004F463A" w:rsidRPr="004F463A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">directly affected stakeholders, </w:t>
             </w:r>
             <w:r w:rsidR="00D11185">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">describe how </w:t>
             </w:r>
@@ -18085,124 +17815,124 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidR="007C5082">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>eir influence on the grievance redress mechanism is enabled</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B155D7" w:rsidR="0059414B">
+            <w:r w:rsidR="0059414B" w:rsidRPr="00B155D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B155D7" w:rsidR="0059414B">
+            <w:r w:rsidR="0059414B" w:rsidRPr="00B155D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B155D7" w:rsidR="0059414B">
+            <w:r w:rsidR="0059414B" w:rsidRPr="00B155D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.4(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B155D7" w:rsidR="00CB0D2C">
+            <w:r w:rsidR="00CB0D2C" w:rsidRPr="00B155D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B155D7" w:rsidR="0059414B">
+            <w:r w:rsidR="0059414B" w:rsidRPr="00B155D7">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B612F" w:rsidR="0074461A" w:rsidP="000F6169" w:rsidRDefault="000F6169" w14:paraId="22F43D65" w14:textId="30360E06">
+    <w:p w14:paraId="22F43D65" w14:textId="30360E06" w:rsidR="0074461A" w:rsidRPr="004B612F" w:rsidRDefault="000F6169" w:rsidP="000F6169">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref229122031" w:id="17"/>
-      <w:bookmarkStart w:name="_Toc231475095" w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="_Ref229122031"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc231475095"/>
       <w:r>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>STYLEREF 1 \s</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E833E6">
         <w:t>.</w:t>
       </w:r>
       <w:r>
@@ -18228,86 +17958,86 @@
       </w:r>
       <w:r w:rsidR="004312B8">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0074461A">
         <w:t xml:space="preserve">escribe the plan to obtain </w:t>
       </w:r>
       <w:r w:rsidR="00A56BEF">
         <w:t xml:space="preserve">free, prior, and informed consent </w:t>
       </w:r>
       <w:r w:rsidR="00A96D3A">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="00C666EC">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00C65FAC">
         <w:t xml:space="preserve"> design a benefit-sharing mechanism</w:t>
       </w:r>
       <w:r w:rsidR="00F55396">
         <w:t xml:space="preserve"> with customary rights holders and IPs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w:rsidR="00423873" w:rsidP="001F2893" w:rsidRDefault="00423873" w14:paraId="1F05B78F" w14:textId="0A92F312">
+    <w:p w14:paraId="1F05B78F" w14:textId="0A92F312" w:rsidR="00423873" w:rsidRDefault="00423873" w:rsidP="001F2893">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">This step only applies to </w:t>
       </w:r>
       <w:r w:rsidR="00D71635">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">stakeholder groups classified as </w:t>
       </w:r>
       <w:r w:rsidR="00641CF7">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>customary rights holders and IPs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F5737" w:rsidP="001F2893" w:rsidRDefault="000622D6" w14:paraId="7FD1FE18" w14:textId="187B0050">
+    <w:p w14:paraId="7FD1FE18" w14:textId="187B0050" w:rsidR="005F5737" w:rsidRDefault="000622D6" w:rsidP="001F2893">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00822EE0">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ree, prior, and informed consent (FPIC)</w:t>
       </w:r>
@@ -18361,104 +18091,104 @@
       </w:r>
       <w:r w:rsidR="00BF32D0">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>conditions are met</w:t>
       </w:r>
       <w:r w:rsidR="005F5737">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B612F" w:rsidR="004B612F">
+      <w:r w:rsidR="004B612F" w:rsidRPr="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B612F" w:rsidR="004B612F">
+      <w:r w:rsidR="004B612F" w:rsidRPr="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>VCS Standard, v5.0</w:t>
       </w:r>
       <w:r w:rsidR="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B612F" w:rsidR="004B612F">
+      <w:r w:rsidR="004B612F" w:rsidRPr="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sections 3.17.11, 3.17.18</w:t>
       </w:r>
       <w:r w:rsidR="0037316E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B612F" w:rsidR="004B612F">
+      <w:r w:rsidR="004B612F" w:rsidRPr="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">3.17.19) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B5CC2" w:rsidR="00305304" w:rsidP="00781314" w:rsidRDefault="00297F9F" w14:paraId="37D4DAF3" w14:textId="0FC96BFC">
+    <w:p w14:paraId="37D4DAF3" w14:textId="0FC96BFC" w:rsidR="00305304" w:rsidRPr="002B5CC2" w:rsidRDefault="00297F9F" w:rsidP="00781314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F5737">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
       <w:r w:rsidR="00B95A6F">
         <w:rPr>
@@ -18470,1505 +18200,1506 @@
       </w:r>
       <w:r w:rsidRPr="005F5737">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00B95A6F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>LCs</w:t>
       </w:r>
       <w:r w:rsidRPr="005F5737">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F5737" w:rsidR="00DE1FC0">
+      <w:r w:rsidR="00DE1FC0" w:rsidRPr="005F5737">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">customary </w:t>
       </w:r>
-      <w:r w:rsidRPr="003567A1" w:rsidR="00DE1FC0">
+      <w:r w:rsidR="00DE1FC0" w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">rights </w:t>
       </w:r>
       <w:r w:rsidR="009B414D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="003567A1" w:rsidR="00305304">
+      <w:r w:rsidR="00305304" w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">re identified </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="00305304">
+      <w:r w:rsidR="00305304" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00B45F65">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B45F65">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B45F65">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref229122169 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B45F65">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00B45F65">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+      <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Step 1.1</w:t>
       </w:r>
       <w:r w:rsidR="00B45F65">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CB1C66">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="002B5CC2">
+      <w:r w:rsidR="002B5CC2" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>of this document</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="00305304">
+      <w:r w:rsidR="00305304" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003567A1" w:rsidR="005F5737" w:rsidP="00781314" w:rsidRDefault="007E73D6" w14:paraId="4FBF533A" w14:textId="0677F384">
+    <w:p w14:paraId="4FBF533A" w14:textId="0677F384" w:rsidR="005F5737" w:rsidRPr="003567A1" w:rsidRDefault="007E73D6" w:rsidP="00781314">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Customary rights </w:t>
       </w:r>
       <w:r w:rsidR="009B414D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">re identified in Step </w:t>
       </w:r>
-      <w:r w:rsidRPr="003567A1" w:rsidR="00BB530E">
+      <w:r w:rsidR="00BB530E" w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Section 1.</w:t>
       </w:r>
       <w:r w:rsidR="009B414D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003567A1" w:rsidR="00BE163E">
+      <w:r w:rsidR="00BE163E" w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> of th</w:t>
       </w:r>
       <w:r w:rsidR="009B414D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>e project</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B414D" w:rsidR="009B414D">
+      <w:r w:rsidR="009B414D" w:rsidRPr="009B414D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="009B414D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>scription</w:t>
       </w:r>
       <w:r w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B5CC2" w:rsidR="00373883" w:rsidP="000A0DB1" w:rsidRDefault="00A7492F" w14:paraId="3B2BECAE" w14:textId="65DE8F89">
+    <w:p w14:paraId="3B2BECAE" w14:textId="65DE8F89" w:rsidR="00373883" w:rsidRPr="002B5CC2" w:rsidRDefault="00A7492F" w:rsidP="000A0DB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Risks</w:t>
       </w:r>
-      <w:r w:rsidRPr="003567A1" w:rsidR="003F1B51">
+      <w:r w:rsidR="003F1B51" w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA7EFA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003567A1" w:rsidR="000A0DB1">
+      <w:r w:rsidR="000A0DB1" w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>forc</w:t>
       </w:r>
       <w:r w:rsidR="00CA7EFA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidRPr="003567A1" w:rsidR="000A0DB1">
+      <w:r w:rsidR="000A0DB1" w:rsidRPr="003567A1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> eviction or </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="000A0DB1">
+      <w:r w:rsidR="000A0DB1" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">relocating people off their lands or </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="000149D1">
+      <w:r w:rsidR="000149D1" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks to </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the cultural heritage or traditional livelihoods of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="00665F53">
+      <w:r w:rsidR="00665F53" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">customary rights holders and Indigenous Peoples </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="009B414D">
+      <w:r w:rsidR="009B414D" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="00665F53">
+      <w:r w:rsidR="00665F53" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>re identified in Section</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="000A0DB1">
+      <w:r w:rsidR="000A0DB1" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="00665F53">
+      <w:r w:rsidR="00665F53" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="002B5CC2">
+      <w:r w:rsidR="002B5CC2" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="000A0DB1">
+      <w:r w:rsidR="000A0DB1" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.2 or </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="002B5CC2">
+      <w:r w:rsidR="002B5CC2" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="000A2B06">
+      <w:r w:rsidR="000A2B06" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.2.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="00665F53">
+      <w:r w:rsidR="00665F53" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="002B5CC2">
+      <w:r w:rsidR="002B5CC2" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> project’s ESG risk assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5CC2" w:rsidR="000A0DB1">
+      <w:r w:rsidR="000A0DB1" w:rsidRPr="002B5CC2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E31C6A" w:rsidP="000A0DB1" w:rsidRDefault="00FD2185" w14:paraId="5B070270" w14:textId="0696E1C0">
+    <w:p w14:paraId="5B070270" w14:textId="0696E1C0" w:rsidR="00E31C6A" w:rsidRDefault="00FD2185" w:rsidP="000A0DB1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Designing a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00174F9A">
+      <w:r w:rsidR="00174F9A" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> benefit-sharing mechanism</w:t>
       </w:r>
       <w:r w:rsidR="002A73F9">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> is applicable where any of </w:t>
       </w:r>
       <w:r w:rsidR="00E31C6A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the following </w:t>
       </w:r>
       <w:r w:rsidR="00C35D85">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>conditions are met</w:t>
       </w:r>
       <w:r w:rsidR="00E31C6A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B66D42">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B612F" w:rsidR="00B66D42">
+      <w:r w:rsidR="00B66D42" w:rsidRPr="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B612F" w:rsidR="00B66D42">
+      <w:r w:rsidR="00B66D42" w:rsidRPr="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>VCS Standard, v5.0</w:t>
       </w:r>
       <w:r w:rsidR="00B66D42">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B612F" w:rsidR="00B66D42">
+      <w:r w:rsidR="00B66D42" w:rsidRPr="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sections 3.17.1</w:t>
       </w:r>
       <w:r w:rsidR="00B66D42">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B612F" w:rsidR="00B66D42">
+      <w:r w:rsidR="00B66D42" w:rsidRPr="004B612F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0026144D" w:rsidP="00C26851" w:rsidRDefault="00DA0958" w14:paraId="2A0DFA49" w14:textId="4839D722">
+    <w:p w14:paraId="2A0DFA49" w14:textId="4839D722" w:rsidR="0026144D" w:rsidRDefault="00DA0958" w:rsidP="00C26851">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00AE5F8F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00AE5F8F">
+      <w:r w:rsidR="00AE5F8F" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>project</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00824F0C">
+      <w:r w:rsidR="00824F0C" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> affect</w:t>
       </w:r>
       <w:r w:rsidR="00977744">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00824F0C">
+      <w:r w:rsidR="00824F0C" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> land or resource rights </w:t>
       </w:r>
       <w:r w:rsidR="005D4366">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>held by</w:t>
       </w:r>
       <w:r w:rsidR="00C9135C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00824F0C">
+      <w:r w:rsidR="00824F0C" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>customary rights holders or IPs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE5F8F" w:rsidP="00C26851" w:rsidRDefault="00C96D29" w14:paraId="61EB3A23" w14:textId="0A647997">
+    <w:p w14:paraId="61EB3A23" w14:textId="0A647997" w:rsidR="00AE5F8F" w:rsidRDefault="00C96D29" w:rsidP="00C26851">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA0958">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Customary</w:t>
       </w:r>
       <w:r w:rsidR="00E41DDE">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> rights holders or IPs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00437CAF">
+      <w:r w:rsidR="00437CAF" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00824F0C">
+      <w:r w:rsidR="00824F0C" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>present in the project area</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="003A25D5">
+      <w:r w:rsidR="003A25D5" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C9135C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF27EA" w:rsidR="00C01CA8" w:rsidP="00DF27EA" w:rsidRDefault="00CB1C66" w14:paraId="3E9FF87E" w14:textId="56A7D638">
+    <w:p w14:paraId="3E9FF87E" w14:textId="56A7D638" w:rsidR="00C01CA8" w:rsidRPr="00DF27EA" w:rsidRDefault="00CB1C66" w:rsidP="00DF27EA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref229122191 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+      <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Step 2.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00B36A03">
+      <w:r w:rsidR="00B36A03" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00FA68C8">
+      <w:r w:rsidR="00FA68C8" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="004F29F6">
+      <w:r w:rsidR="004F29F6" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>applies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00B36A03">
+      <w:r w:rsidR="00B36A03" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00E83C17">
+      <w:r w:rsidR="00E83C17" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">here </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00B66D42">
+      <w:r w:rsidR="00B66D42" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00331824">
+      <w:r w:rsidR="00331824" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>project affect</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="007A3084">
+      <w:r w:rsidR="007A3084" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00331824">
+      <w:r w:rsidR="00331824" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> land or resource rights </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00C96D29">
+      <w:r w:rsidR="00C96D29" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>held by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00331824">
+      <w:r w:rsidR="00331824" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> rights holders </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00D83D08">
+      <w:r w:rsidR="00D83D08" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>other than</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="0096048B">
+      <w:r w:rsidR="0096048B" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> customary rights</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="003C3C05">
+      <w:r w:rsidR="003C3C05" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> holders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="0096048B">
+      <w:r w:rsidR="0096048B" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF27EA" w:rsidR="00C9135C">
+      <w:r w:rsidR="00C9135C" w:rsidRPr="00DF27EA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0094127F" w:rsidR="003855C0" w:rsidP="0094127F" w:rsidRDefault="005F78A8" w14:paraId="21415CE5" w14:textId="47F8FDD9">
+    <w:p w14:paraId="21415CE5" w14:textId="47F8FDD9" w:rsidR="003855C0" w:rsidRPr="0094127F" w:rsidRDefault="005F78A8" w:rsidP="0094127F">
       <w:pPr>
         <w:pStyle w:val="Instruction"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="002B5CC2">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">FPIC </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="002B5CC2">
+      <w:r w:rsidR="002B5CC2" w:rsidRPr="0094127F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>and benefit sharing</w:t>
       </w:r>
       <w:r w:rsidRPr="0094127F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0096048B">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">with customary rights holders or IPs </w:t>
       </w:r>
       <w:r w:rsidRPr="0094127F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="0094127F">
+      <w:r w:rsidR="0094127F" w:rsidRPr="0094127F">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="0094127F">
+      <w:r w:rsidR="0094127F" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
       <w:r w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> “not applicable” in this step</w:t>
       </w:r>
       <w:r w:rsidR="00625D54">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C57D2" w:rsidR="00825122">
+      <w:r w:rsidR="00825122" w:rsidRPr="008C57D2">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>delete</w:t>
       </w:r>
       <w:r w:rsidR="00825122">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> the table below</w:t>
       </w:r>
       <w:r w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="0094127F">
+      <w:r w:rsidR="0094127F" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Otherwise, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00796729">
+      <w:r w:rsidR="00796729" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00663C9C">
+      <w:r w:rsidR="00663C9C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ill </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00E94928">
+      <w:r w:rsidR="00E94928" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00663C9C">
+      <w:r w:rsidR="00663C9C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> th</w:t>
       </w:r>
       <w:r w:rsidR="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>e table below</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00663C9C">
+      <w:r w:rsidR="00663C9C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00663C9C">
+      <w:r w:rsidR="00663C9C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the plan to obtain </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00415C8C">
+      <w:r w:rsidR="00415C8C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>FPIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00663C9C">
+      <w:r w:rsidR="00663C9C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="0023776C">
+      <w:r w:rsidR="0023776C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>as an</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00663C9C">
+      <w:r w:rsidR="00663C9C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ongoing </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="0023776C">
+      <w:r w:rsidR="0023776C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00663C9C">
+      <w:r w:rsidR="00663C9C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout </w:t>
       </w:r>
       <w:r w:rsidR="006947B6">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="00663C9C">
+      <w:r w:rsidR="00663C9C" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidR="006947B6">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>lifetime</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="003855C0">
+      <w:r w:rsidR="003855C0" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="004D0ACC">
+      <w:r w:rsidR="004D0ACC" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t>Multiple</w:t>
       </w:r>
       <w:r w:rsidR="002771F6">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> stakeholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="004D0ACC">
+      <w:r w:rsidR="004D0ACC" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> groups</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="003855C0">
+      <w:r w:rsidR="003855C0" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0090718E" w:rsidR="0090718E">
+      <w:r w:rsidR="0090718E" w:rsidRPr="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">may be included in a single </w:t>
       </w:r>
       <w:r w:rsidR="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0090718E" w:rsidR="0090718E">
+      <w:r w:rsidR="0090718E" w:rsidRPr="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t>able</w:t>
       </w:r>
       <w:r w:rsidR="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">, provided they </w:t>
       </w:r>
-      <w:r w:rsidRPr="0090718E" w:rsidR="0090718E">
+      <w:r w:rsidR="0090718E" w:rsidRPr="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">share similar characteristics </w:t>
       </w:r>
       <w:r w:rsidR="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant to the project </w:t>
       </w:r>
-      <w:r w:rsidRPr="0090718E" w:rsidR="0090718E">
+      <w:r w:rsidR="0090718E" w:rsidRPr="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">and are expected to be affected by the project in similar ways. Copy and paste </w:t>
       </w:r>
       <w:r w:rsidR="00064187">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0090718E" w:rsidR="0090718E">
+      <w:r w:rsidR="0090718E" w:rsidRPr="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t>table</w:t>
       </w:r>
       <w:r w:rsidR="00064187">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0090718E" w:rsidR="0090718E">
+      <w:r w:rsidR="0090718E" w:rsidRPr="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00064187">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t>many times</w:t>
       </w:r>
-      <w:r w:rsidRPr="0090718E" w:rsidR="0090718E">
+      <w:r w:rsidR="0090718E" w:rsidRPr="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve"> as neede</w:t>
       </w:r>
       <w:r w:rsidR="0090718E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="003855C0">
+      <w:r w:rsidR="003855C0" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-545" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="9000"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00C138D4" w:rsidTr="00CA5160" w14:paraId="484D0585" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="0097317F" w14:paraId="484D0585" w14:textId="77777777" w:rsidTr="00CA5160">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD7670" w:rsidP="001C3A71" w:rsidRDefault="00AD7670" w14:paraId="6E254CE8" w14:textId="010B46DE">
+          <w:p w14:paraId="6E254CE8" w14:textId="010B46DE" w:rsidR="00AD7670" w:rsidRDefault="00AD7670" w:rsidP="001C3A71">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Customary rights holders and IPs’ groups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD6871" w:rsidR="00AD7670" w:rsidP="001C3A71" w:rsidRDefault="00F95F40" w14:paraId="460AB668" w14:textId="4C79DE0F">
+          <w:p w14:paraId="460AB668" w14:textId="4C79DE0F" w:rsidR="00AD7670" w:rsidRPr="00DD6871" w:rsidRDefault="00F95F40" w:rsidP="001C3A71">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
@@ -20119,241 +19850,241 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> above</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00AD7670">
+            <w:r w:rsidR="00AD7670" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DD6871" w:rsidR="00AD7670" w:rsidP="001C3A71" w:rsidRDefault="00E963DF" w14:paraId="28044EBA" w14:textId="4EFA7E4F">
+          <w:p w14:paraId="28044EBA" w14:textId="4EFA7E4F" w:rsidR="00AD7670" w:rsidRPr="00DD6871" w:rsidRDefault="00E963DF" w:rsidP="001C3A71">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>here</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00AD7670">
+            <w:r w:rsidR="00AD7670" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> more than one </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00B26B5B">
+            <w:r w:rsidR="00B26B5B" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">group is included, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="0090718E">
+            <w:r w:rsidR="0090718E" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>explain</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00B26B5B">
+            <w:r w:rsidR="00B26B5B" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> how </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00B26B5B">
+            <w:r w:rsidR="00B26B5B" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidR="00982BB6">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t xml:space="preserve"> groups</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00B26B5B">
+            <w:r w:rsidR="00B26B5B" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t xml:space="preserve"> share characteristics</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="0090718E">
+            <w:r w:rsidR="0090718E" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t xml:space="preserve"> relevant to the project</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00B26B5B">
+            <w:r w:rsidR="00B26B5B" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="008C23AA" w:rsidTr="00CA5160" w14:paraId="2B37F504" w14:textId="77777777">
+      <w:tr w:rsidR="008C23AA" w:rsidRPr="0097317F" w14:paraId="2B37F504" w14:textId="77777777" w:rsidTr="00CA5160">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="008C23AA" w:rsidP="00346E0E" w:rsidRDefault="008C23AA" w14:paraId="3486AA0A" w14:textId="0F3B235F">
+          <w:p w14:paraId="3486AA0A" w14:textId="0F3B235F" w:rsidR="008C23AA" w:rsidRPr="0097317F" w:rsidRDefault="008C23AA" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Considerations for meaningful engagement</w:t>
             </w:r>
             <w:r w:rsidR="00BC42EB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to obtain consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="008C23AA" w:rsidP="00346E0E" w:rsidRDefault="008C23AA" w14:paraId="2D360837" w14:textId="61946020">
+          <w:p w14:paraId="2D360837" w14:textId="61946020" w:rsidR="008C23AA" w:rsidRDefault="008C23AA" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Briefly describe</w:t>
@@ -20373,51 +20104,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the considerations </w:t>
             </w:r>
             <w:r w:rsidR="00F56E1F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>needed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00F56E1F">
+            <w:r w:rsidR="00F56E1F" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to enable th</w:t>
             </w:r>
@@ -20477,246 +20208,246 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to engage meaningfully</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00BC42EB">
+            <w:r w:rsidR="00BC42EB" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and grant their consent</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, based on the information in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00C61A0A">
+            <w:r w:rsidR="00C61A0A" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00C61A0A">
+            <w:r w:rsidR="00C61A0A" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00C61A0A">
+            <w:r w:rsidR="00C61A0A" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> REF _Ref229122077 \h  \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00C61A0A">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00C61A0A">
+            <w:r w:rsidR="00C61A0A" w:rsidRPr="00DD6871">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C61A0A" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D0FC6" w:rsidR="009D0FC6">
+            <w:r w:rsidR="009D0FC6" w:rsidRPr="009D0FC6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Step 1.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00C61A0A">
+            <w:r w:rsidR="00C61A0A" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00BC42EB">
+            <w:r w:rsidR="00BC42EB" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this document</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, and the requirements in Sections 3.17.4 and 3.17.5 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DD6871" w:rsidR="008C23AA" w:rsidP="00346E0E" w:rsidRDefault="008C23AA" w14:paraId="0CE603DE" w14:textId="77777777">
+          <w:p w14:paraId="0CE603DE" w14:textId="77777777" w:rsidR="008C23AA" w:rsidRPr="00DD6871" w:rsidRDefault="008C23AA" w:rsidP="00346E0E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For example, where:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006922F8" w:rsidR="006F40DD" w:rsidP="006F40DD" w:rsidRDefault="006F40DD" w14:paraId="1238AB41" w14:textId="782ED3F0">
+          <w:p w14:paraId="1238AB41" w14:textId="782ED3F0" w:rsidR="006F40DD" w:rsidRPr="006922F8" w:rsidRDefault="006F40DD" w:rsidP="006F40DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -20887,283 +20618,228 @@
             <w:r w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>or capacity</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:noBreakHyphen/>
-            </w:r>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>building</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on auditing</w:t>
             </w:r>
             <w:r w:rsidR="00197BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F40DD" w:rsidR="00197BA9">
+            <w:r w:rsidR="00197BA9" w:rsidRPr="006F40DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>,  Section</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 3.17.5(1)</w:t>
+              <w:t>,  Section 3.17.5(1)</w:t>
             </w:r>
             <w:r w:rsidR="00197BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000709BC" w:rsidR="006F40DD" w:rsidP="006F40DD" w:rsidRDefault="006F40DD" w14:paraId="230EA96B" w14:textId="714014A7">
+          <w:p w14:paraId="230EA96B" w14:textId="714014A7" w:rsidR="006F40DD" w:rsidRPr="000709BC" w:rsidRDefault="006F40DD" w:rsidP="006F40DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">anguage barriers were </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>anguage barriers were identified, considerations must include translations</w:t>
+            </w:r>
+            <w:r w:rsidR="00197BA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>. (</w:t>
+            </w:r>
+            <w:r w:rsidR="00197BA9" w:rsidRPr="006F40DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>VCS Standard, v5.0</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>identified,</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> considerations must include translations</w:t>
+              <w:t>, Section 3.17.4(3)</w:t>
             </w:r>
             <w:r w:rsidR="00197BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>. (</w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="006F40DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006F40DD" w:rsidR="008C23AA" w:rsidP="006F40DD" w:rsidRDefault="006F40DD" w14:paraId="2AB635BA" w14:textId="07B82F5F">
+          <w:p w14:paraId="2AB635BA" w14:textId="07B82F5F" w:rsidR="008C23AA" w:rsidRPr="006F40DD" w:rsidRDefault="006F40DD" w:rsidP="006F40DD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -21177,471 +20853,443 @@
             </w:r>
             <w:r w:rsidRPr="00F27FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ender norms or social roles that limit participation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> was identified as a barrier to </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> was identified as a barrier to engagement, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2FF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959"/>
+                <w:spacing w:val="4"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">considerations </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>engagement,</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>may include holding separate sessions with women</w:t>
             </w:r>
             <w:r w:rsidR="00197BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F40DD" w:rsidR="00197BA9">
+            <w:r w:rsidR="00197BA9" w:rsidRPr="006F40DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3.17.4(7)</w:t>
             </w:r>
             <w:r w:rsidR="00197BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00C138D4" w:rsidTr="00CA5160" w14:paraId="23C10C2B" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="0097317F" w14:paraId="23C10C2B" w14:textId="77777777" w:rsidTr="00CA5160">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidR="001C3A71" w:rsidP="001C3A71" w:rsidRDefault="001C3A71" w14:paraId="0F5B7C8F" w14:textId="3E9288AF">
+          <w:p w14:paraId="0F5B7C8F" w14:textId="3E9288AF" w:rsidR="001C3A71" w:rsidRDefault="001C3A71" w:rsidP="001C3A71">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Customary rights holders and IPs’ safety and freedom of expression (free)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005E285F" w:rsidR="001C3A71" w:rsidP="001C3A71" w:rsidRDefault="001616CE" w14:paraId="43C62688" w14:textId="7C19A7FB">
+          <w:p w14:paraId="43C62688" w14:textId="7C19A7FB" w:rsidR="001C3A71" w:rsidRPr="005E285F" w:rsidRDefault="001616CE" w:rsidP="001C3A71">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Describe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="001C3A71">
+            <w:r w:rsidR="001C3A71" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00883F00">
+            <w:r w:rsidR="00883F00" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">actions taken to prevent and prohibit retaliation, threats, and harassment against </w:t>
             </w:r>
             <w:r w:rsidR="00A06150">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the stakeholder group</w:t>
             </w:r>
             <w:r w:rsidR="00883F00">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00883F00">
+            <w:r w:rsidR="00883F00" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r w:rsidR="00883F00">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">withholding consent, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00883F00">
+            <w:r w:rsidR="00883F00" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>submitting project grievances, speaking publicly about the project, or engaging in related actions</w:t>
             </w:r>
             <w:r w:rsidR="00883F00">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g., zero-tolerance policies </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F40DD" w:rsidR="003926A7">
+            <w:r w:rsidR="003926A7" w:rsidRPr="006F40DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in place</w:t>
             </w:r>
             <w:r w:rsidR="00883F00">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> for reprisals, procedures for accountability if retaliation occurs)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2FF1" w:rsidR="00883F00">
+            <w:r w:rsidR="00883F00" w:rsidRPr="00BE2FF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C07445" w:rsidR="00804649">
+            <w:r w:rsidR="00804649" w:rsidRPr="00C07445">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">(VCS Standard, v5.0, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00804649" w:rsidR="00804649">
+            <w:r w:rsidR="00804649" w:rsidRPr="00804649">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
             <w:r w:rsidR="00DD216A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804649" w:rsidR="00804649">
+            <w:r w:rsidR="00804649" w:rsidRPr="00804649">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3.17.</w:t>
             </w:r>
             <w:r w:rsidR="00DD216A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>4(9)</w:t>
             </w:r>
             <w:r w:rsidR="00326B26">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00DD216A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>3.17.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804649" w:rsidR="00804649">
+            <w:r w:rsidR="00804649" w:rsidRPr="00804649">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>23(2)(e)</w:t>
             </w:r>
             <w:r w:rsidR="00326B26">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>, and 3.18.16</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804649" w:rsidR="00804649">
+            <w:r w:rsidR="00804649" w:rsidRPr="00804649">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00C138D4" w:rsidTr="00CA5160" w14:paraId="1962C766" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="0097317F" w14:paraId="1962C766" w14:textId="77777777" w:rsidTr="00CA5160">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidR="003E25EB" w:rsidP="003E25EB" w:rsidRDefault="003E25EB" w14:paraId="7DBBFE36" w14:textId="79273FBA">
+          <w:p w14:paraId="7DBBFE36" w14:textId="79273FBA" w:rsidR="003E25EB" w:rsidRDefault="003E25EB" w:rsidP="003E25EB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Pl</w:t>
             </w:r>
             <w:r w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
@@ -21682,51 +21330,51 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> consent</w:t>
             </w:r>
             <w:r w:rsidR="00904017">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="0577134D" w14:textId="6125D62A">
+          <w:p w14:paraId="0577134D" w14:textId="6125D62A" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fill </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
@@ -21793,190 +21441,190 @@
               <w:t>, Sections 3.17.2, 3.17.3, 3.17.4(5), 3.17.7, and 3.17.8</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="8725" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2765"/>
               <w:gridCol w:w="2910"/>
               <w:gridCol w:w="3050"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="00F47159" w:rsidR="00324E69" w:rsidTr="00F46FBF" w14:paraId="0BC5FDA8" w14:textId="77777777">
+            <w:tr w:rsidR="00324E69" w:rsidRPr="00F47159" w14:paraId="0BC5FDA8" w14:textId="77777777" w:rsidTr="00F46FBF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2765" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="442C1AEF" w14:textId="77777777">
+                <w:p w14:paraId="442C1AEF" w14:textId="77777777" w:rsidR="00324E69" w:rsidRPr="00F47159" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Planned activity</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2910" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00687FA0" w14:paraId="6B121D5E" w14:textId="241ECF09">
+                <w:p w14:paraId="6B121D5E" w14:textId="241ECF09" w:rsidR="00324E69" w:rsidRPr="00F47159" w:rsidRDefault="00687FA0" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>O</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="00324E69">
+                  <w:r w:rsidR="00324E69" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>bjective</w:t>
                   </w:r>
                   <w:r w:rsidR="00A932B3">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> and substantive areas of discussion</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3050" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00F47159" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00687FA0" w14:paraId="30FD983C" w14:textId="5614FBAB">
+                <w:p w14:paraId="30FD983C" w14:textId="5614FBAB" w:rsidR="00324E69" w:rsidRPr="00F47159" w:rsidRDefault="00687FA0" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>D</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00F47159" w:rsidR="00324E69">
+                  <w:r w:rsidR="00324E69" w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>ates and outreach</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00F47159" w:rsidR="00324E69" w:rsidTr="00F46FBF" w14:paraId="5B1F695C" w14:textId="77777777">
+            <w:tr w:rsidR="00324E69" w:rsidRPr="00F47159" w14:paraId="5B1F695C" w14:textId="77777777" w:rsidTr="00F46FBF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2765" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="45A0D0ED" w14:textId="1149668A">
+                <w:p w14:paraId="45A0D0ED" w14:textId="1149668A" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DD6871">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
@@ -22022,130 +21670,130 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DD6871">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>person, virtual).</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2910" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="457BE518" w14:textId="77777777">
+                <w:p w14:paraId="457BE518" w14:textId="77777777" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DD6871">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Include the objective of the planned activity.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3050" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="6AD821CE" w14:textId="77777777">
+                <w:p w14:paraId="6AD821CE" w14:textId="77777777" w:rsidR="00324E69" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DD6871">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Include the dates that the activity will take place</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00DD6871" w:rsidR="00786815">
+                  <w:r w:rsidR="00786815" w:rsidRPr="00DD6871">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>, or the rough timeline if still undefined.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00424532" w14:paraId="4467BF37" w14:textId="0881C2CA">
+                <w:p w14:paraId="4467BF37" w14:textId="0881C2CA" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00424532" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
@@ -22189,260 +21837,260 @@
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">will </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F47159">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">be made public, and the outreach strategies (e.g., announced on public radio). </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00F47159" w:rsidR="00324E69" w:rsidTr="00F46FBF" w14:paraId="1A4E0D3F" w14:textId="77777777">
+            <w:tr w:rsidR="00324E69" w:rsidRPr="00F47159" w14:paraId="1A4E0D3F" w14:textId="77777777" w:rsidTr="00F46FBF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2765" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="5F19DA18" w14:textId="77777777">
+                <w:p w14:paraId="5F19DA18" w14:textId="77777777" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2910" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="7DD0A53B" w14:textId="77777777">
+                <w:p w14:paraId="7DD0A53B" w14:textId="77777777" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3050" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="485FB275" w14:textId="77777777">
+                <w:p w14:paraId="485FB275" w14:textId="77777777" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00F47159" w:rsidR="00324E69" w:rsidTr="00F46FBF" w14:paraId="478DE2F8" w14:textId="77777777">
+            <w:tr w:rsidR="00324E69" w:rsidRPr="00F47159" w14:paraId="478DE2F8" w14:textId="77777777" w:rsidTr="00F46FBF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2765" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="3F5EDC17" w14:textId="77777777">
+                <w:p w14:paraId="3F5EDC17" w14:textId="77777777" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2910" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="352E2CA8" w14:textId="77777777">
+                <w:p w14:paraId="352E2CA8" w14:textId="77777777" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3050" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00DD6871" w:rsidR="00324E69" w:rsidP="00324E69" w:rsidRDefault="00324E69" w14:paraId="4773FBC1" w14:textId="77777777">
+                <w:p w14:paraId="4773FBC1" w14:textId="77777777" w:rsidR="00324E69" w:rsidRPr="00DD6871" w:rsidRDefault="00324E69" w:rsidP="00324E69">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="595959"/>
                       <w:spacing w:val="4"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidRPr="000A32AB" w:rsidR="003E25EB" w:rsidP="004B47F8" w:rsidRDefault="00324E69" w14:paraId="30146490" w14:textId="25F2A2D8">
+          <w:p w14:paraId="30146490" w14:textId="25F2A2D8" w:rsidR="003E25EB" w:rsidRPr="000A32AB" w:rsidRDefault="00324E69" w:rsidP="004B47F8">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47159">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00C138D4" w:rsidTr="00CA5160" w14:paraId="5AA7CA50" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="0097317F" w14:paraId="5AA7CA50" w14:textId="77777777" w:rsidTr="00CA5160">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidR="00853EC0" w:rsidP="00155FB1" w:rsidRDefault="00155FB1" w14:paraId="7DBE630F" w14:textId="70703C8A">
+          <w:p w14:paraId="7DBE630F" w14:textId="70703C8A" w:rsidR="00853EC0" w:rsidRDefault="00155FB1" w:rsidP="00155FB1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Benefit-sharing mechanism </w:t>
             </w:r>
             <w:r w:rsidR="005E285F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00727CA6" w:rsidP="00853EC0" w:rsidRDefault="00853EC0" w14:paraId="59CDEF15" w14:textId="7B7DBA01">
+          <w:p w14:paraId="59CDEF15" w14:textId="7B7DBA01" w:rsidR="00727CA6" w:rsidRDefault="00853EC0" w:rsidP="00853EC0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
@@ -22477,142 +22125,142 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">sharing mechanism is required, </w:t>
             </w:r>
             <w:r w:rsidR="000625FA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>provide</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="000625FA">
+            <w:r w:rsidR="000625FA" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidDel="000625FA" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00DD6871" w:rsidDel="000625FA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>list of all planned activities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00BF5391">
+            <w:r w:rsidR="00BF5391" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> or actions</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD2F57">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(other than those activities covered in the row above) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to design a benefit-sharing mechanism jointly with </w:t>
             </w:r>
             <w:r w:rsidR="006C7989">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the benefit-sharing mechanism participants</w:t>
             </w:r>
@@ -22620,366 +22268,367 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00BE4D57">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00BE4D57">
+            <w:r w:rsidR="00BE4D57" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidR="00BE4D57">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Section 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="005517C4">
+            <w:r w:rsidR="005517C4" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.17.1</w:t>
             </w:r>
             <w:r w:rsidR="000C78E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2–3.17.</w:t>
             </w:r>
             <w:r w:rsidR="00AF7B80">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>14)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="005517C4">
+            <w:r w:rsidR="005517C4" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DD6871" w:rsidR="00155FB1" w:rsidP="00853EC0" w:rsidRDefault="00727CA6" w14:paraId="6B62F2A0" w14:textId="4CCA90C0">
+          <w:p w14:paraId="6B62F2A0" w14:textId="4CCA90C0" w:rsidR="00155FB1" w:rsidRPr="00DD6871" w:rsidRDefault="00727CA6" w:rsidP="00853EC0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="0090069D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>xplai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00BF5391">
+            <w:r w:rsidR="00BF5391" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00957CF0" w:rsidP="00781314" w:rsidRDefault="00957CF0" w14:paraId="1516E3A9" w14:textId="76A5D5A5">
+          <w:p w14:paraId="1516E3A9" w14:textId="76A5D5A5" w:rsidR="00957CF0" w:rsidRDefault="00957CF0" w:rsidP="00781314">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>how</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00594626">
+            <w:r w:rsidR="00594626" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>when</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00594626">
+            <w:r w:rsidR="00594626" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, and which</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> financial information </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00E120E3">
+            <w:r w:rsidR="00E120E3" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>will be</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> made available to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00BF135C">
+            <w:r w:rsidR="00BF135C" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00BF135C">
+            <w:r w:rsidR="00BF135C" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>enefit-sharing mechanism</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00BF135C">
+            <w:r w:rsidR="00BF135C" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF7B80" w:rsidR="00BF135C">
+            <w:r w:rsidR="00BF135C" w:rsidRPr="00AF7B80">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>participants</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004815FD" w:rsidP="00781314" w:rsidRDefault="0019366B" w14:paraId="799DB91F" w14:textId="7B36F598">
+          <w:p w14:paraId="799DB91F" w14:textId="7B36F598" w:rsidR="004815FD" w:rsidRDefault="0019366B" w:rsidP="00781314">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -23022,51 +22671,51 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="003F179D">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with any applicable national laws and regulations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001431B4" w:rsidR="00155FB1" w:rsidP="00AF7B80" w:rsidRDefault="009017BD" w14:paraId="0BEB3DA0" w14:textId="7A2F28BA">
+          <w:p w14:paraId="0BEB3DA0" w14:textId="7A2F28BA" w:rsidR="00155FB1" w:rsidRPr="001431B4" w:rsidRDefault="009017BD" w:rsidP="00AF7B80">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
@@ -23109,395 +22758,396 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>mechanism accessible</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, in a written or other format as appropriate, to all benefit-sharing participants. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00C138D4" w:rsidTr="00CA5160" w14:paraId="2C848467" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="0097317F" w14:paraId="2C848467" w14:textId="77777777" w:rsidTr="00CA5160">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="00155FB1" w:rsidP="00155FB1" w:rsidRDefault="00155FB1" w14:paraId="49F6D469" w14:textId="28BD1C6A">
+          <w:p w14:paraId="49F6D469" w14:textId="28BD1C6A" w:rsidR="00155FB1" w:rsidRPr="0097317F" w:rsidRDefault="00155FB1" w:rsidP="00155FB1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Planned activities </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">for ongoing </w:t>
             </w:r>
             <w:r w:rsidR="0065202B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD6871" w:rsidR="00332198" w:rsidP="00155FB1" w:rsidRDefault="008955AF" w14:paraId="1D3F9D5C" w14:textId="0900898E">
+          <w:p w14:paraId="1D3F9D5C" w14:textId="0900898E" w:rsidR="00332198" w:rsidRPr="00DD6871" w:rsidRDefault="008955AF" w:rsidP="00155FB1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Describe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> all planned activities </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="007918EA">
+            <w:r w:rsidR="007918EA" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>o maintain ongoing consent</w:t>
             </w:r>
             <w:r w:rsidR="00AD6C24">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F40DD" w:rsidR="00AD6C24">
+            <w:r w:rsidR="00AD6C24" w:rsidRPr="006F40DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidR="00AD6C24">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD6871" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Section 3.17.18</w:t>
             </w:r>
             <w:r w:rsidR="00AD6C24">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00B33FA7" w:rsidTr="00CA5160" w14:paraId="5888782E" w14:textId="77777777">
+      <w:tr w:rsidR="00B33FA7" w:rsidRPr="0097317F" w14:paraId="5888782E" w14:textId="77777777" w:rsidTr="00CA5160">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="00155FB1" w:rsidP="00155FB1" w:rsidRDefault="00887453" w14:paraId="72D81CCF" w14:textId="3186F193">
+          <w:p w14:paraId="72D81CCF" w14:textId="3186F193" w:rsidR="00155FB1" w:rsidRPr="0097317F" w:rsidRDefault="00887453" w:rsidP="00155FB1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Explanation</w:t>
             </w:r>
-            <w:r w:rsidRPr="0097317F" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the planned activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D6795C" w:rsidR="00155FB1" w:rsidP="00155FB1" w:rsidRDefault="00887453" w14:paraId="67D636A5" w14:textId="2A06D435">
+          <w:p w14:paraId="67D636A5" w14:textId="2A06D435" w:rsidR="00155FB1" w:rsidRPr="00D6795C" w:rsidRDefault="00887453" w:rsidP="00155FB1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Explain</w:t>
             </w:r>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">how the planned activities </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="0057403B">
+            <w:r w:rsidR="0057403B" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00B7316B">
+            <w:r w:rsidR="00B7316B" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>obtain free, prior, informed, and ongoing consent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="0017346B">
+            <w:r w:rsidR="0017346B" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> are</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D6795C" w:rsidR="000555C3" w:rsidP="000555C3" w:rsidRDefault="000555C3" w14:paraId="49297AA0" w14:textId="375520C5">
+          <w:p w14:paraId="49297AA0" w14:textId="375520C5" w:rsidR="000555C3" w:rsidRPr="00D6795C" w:rsidRDefault="000555C3" w:rsidP="000555C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -23603,404 +23253,404 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, and</w:t>
             </w:r>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3.17.11)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D6795C" w:rsidR="00155FB1" w:rsidP="00781314" w:rsidRDefault="00155FB1" w14:paraId="1FFB451D" w14:textId="51192D30">
+          <w:p w14:paraId="1FFB451D" w14:textId="51192D30" w:rsidR="00155FB1" w:rsidRPr="00D6795C" w:rsidRDefault="00155FB1" w:rsidP="00781314">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">appropriate to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00947A40">
+            <w:r w:rsidR="00947A40" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>em</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="0017346B">
+            <w:r w:rsidR="0017346B" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>po</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00947A40">
+            <w:r w:rsidR="00947A40" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">wer </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="0017780C">
+            <w:r w:rsidR="0017780C" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">project </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00947A40">
+            <w:r w:rsidR="00947A40" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">co-design with customary rights holders and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="0017780C">
+            <w:r w:rsidR="0017780C" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>IPs and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00CA6FEC">
+            <w:r w:rsidR="00CA6FEC" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> enable them to direct</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="0017780C">
+            <w:r w:rsidR="0017780C" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ly</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00CA6FEC">
+            <w:r w:rsidR="00CA6FEC" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> communicat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="0017780C">
+            <w:r w:rsidR="0017780C" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00CA6FEC">
+            <w:r w:rsidR="00CA6FEC" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the VVB during validation and verification processes, including site visits</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00121D22">
+            <w:r w:rsidR="00121D22" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00121D22">
+            <w:r w:rsidR="00121D22" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00121D22">
+            <w:r w:rsidR="00121D22" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00352F8B">
+            <w:r w:rsidR="00352F8B" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sections 3.17.1(4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00DD6871">
+            <w:r w:rsidR="00DD6871" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00614A70">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 3.17.4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00DD6871">
+            <w:r w:rsidR="00DD6871" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00352F8B">
+            <w:r w:rsidR="00352F8B" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">), and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00121D22">
+            <w:r w:rsidR="00121D22" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Table 11)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D6795C" w:rsidR="00155FB1" w:rsidP="00781314" w:rsidRDefault="00D267A0" w14:paraId="6FBA48D1" w14:textId="51CB36AD">
+          <w:p w14:paraId="6FBA48D1" w14:textId="51CB36AD" w:rsidR="00155FB1" w:rsidRPr="00D6795C" w:rsidRDefault="00D267A0" w:rsidP="00781314">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="331" w:hanging="288"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">inclusive, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>culturally appropriate</w:t>
             </w:r>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00155FB1">
+            <w:r w:rsidR="00155FB1" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and gender sensitive.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
@@ -24009,87 +23659,87 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Sections 3.17.4(2))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0097317F" w:rsidR="00C138D4" w:rsidTr="00CA5160" w14:paraId="7DFAAADC" w14:textId="77777777">
+      <w:tr w:rsidR="00C138D4" w:rsidRPr="0097317F" w14:paraId="7DFAAADC" w14:textId="77777777" w:rsidTr="00CA5160">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0097317F" w:rsidR="00155FB1" w:rsidP="00155FB1" w:rsidRDefault="00155FB1" w14:paraId="0677591A" w14:textId="77777777">
+          <w:p w14:paraId="0677591A" w14:textId="77777777" w:rsidR="00155FB1" w:rsidRPr="0097317F" w:rsidRDefault="00155FB1" w:rsidP="00155FB1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097317F">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Access to the grievance redress mechanism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EA473A" w:rsidR="00DD6871" w:rsidP="00EA473A" w:rsidRDefault="00155FB1" w14:paraId="2BA1EC80" w14:textId="45D095DB">
+          <w:p w14:paraId="2BA1EC80" w14:textId="45D095DB" w:rsidR="00DD6871" w:rsidRPr="00EA473A" w:rsidRDefault="00155FB1" w:rsidP="00EA473A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Describe how the</w:t>
@@ -24263,51 +23913,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>rocess</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA473A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA473A" w:rsidR="000555C3">
+            <w:r w:rsidR="000555C3" w:rsidRPr="00EA473A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">from </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA473A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the earliest interactions</w:t>
             </w:r>
@@ -24328,150 +23978,150 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00514B61">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00514B61">
+            <w:r w:rsidR="00514B61" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00514B61">
+            <w:r w:rsidR="00514B61" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS Standard, v5.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00514B61">
+            <w:r w:rsidR="00514B61" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, Sections 3.17.</w:t>
             </w:r>
             <w:r w:rsidR="00CE5426">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00514B61">
+            <w:r w:rsidR="00514B61" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00CE5426">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D6795C" w:rsidR="00514B61">
+            <w:r w:rsidR="00514B61" w:rsidRPr="00D6795C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>) and (11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004B612F" w:rsidR="00FA5416" w:rsidP="00BD1599" w:rsidRDefault="00BD1599" w14:paraId="461325F8" w14:textId="22319921">
+    <w:p w14:paraId="461325F8" w14:textId="22319921" w:rsidR="00FA5416" w:rsidRPr="004B612F" w:rsidRDefault="00BD1599" w:rsidP="00BD1599">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref229122191" w:id="19"/>
-      <w:bookmarkStart w:name="_Toc231475096" w:id="20"/>
+      <w:bookmarkStart w:id="19" w:name="_Ref229122191"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc231475096"/>
       <w:r>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>STYLEREF 1 \s</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E833E6">
         <w:t>.</w:t>
       </w:r>
       <w:r>
@@ -24482,374 +24132,375 @@
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FA5416">
         <w:t>Describe the plan to design a benefit-sharing mechanism</w:t>
       </w:r>
       <w:r w:rsidR="00A96D3A">
         <w:t xml:space="preserve"> with rights holders other than customary rights holders and IPs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w:rsidR="00396764" w:rsidP="00915E08" w:rsidRDefault="00A96D3A" w14:paraId="47645860" w14:textId="4028F847">
+    <w:p w14:paraId="47645860" w14:textId="4028F847" w:rsidR="00396764" w:rsidRDefault="00A96D3A" w:rsidP="00915E08">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00FA5416">
+      <w:r w:rsidR="00FA5416" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>his step is applicable wher</w:t>
       </w:r>
       <w:r w:rsidR="00044482">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>e the project</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00FA5416">
+      <w:r w:rsidR="00FA5416" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> affect</w:t>
       </w:r>
       <w:r w:rsidR="00044482">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00FA5416">
+      <w:r w:rsidR="00FA5416" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> land or resource rights </w:t>
       </w:r>
       <w:r w:rsidR="007A14F1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>held by parties other than</w:t>
       </w:r>
       <w:r w:rsidR="009B275C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00FA5416">
+      <w:r w:rsidR="00FA5416" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>customary rights holders or IPs</w:t>
       </w:r>
       <w:r w:rsidR="00781F85">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00915E08" w:rsidR="00781F85">
+      <w:r w:rsidR="00781F85" w:rsidRPr="00915E08">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">VCS Standard, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915E08" w:rsidR="00915E08">
+      <w:r w:rsidR="00915E08" w:rsidRPr="00915E08">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>v5.0</w:t>
       </w:r>
       <w:r w:rsidR="00915E08">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, Section 3.17.12)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0DB1" w:rsidR="00FA5416">
+      <w:r w:rsidR="00FA5416" w:rsidRPr="000A0DB1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A6B15">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D6795C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>If this section is not relevant to the project</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A6B15" w:rsidR="000A6B15">
+      <w:r w:rsidR="000A6B15" w:rsidRPr="000A6B15">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, state “not applicable”</w:t>
       </w:r>
       <w:r w:rsidR="000B2034">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C57BC">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">in this step </w:t>
       </w:r>
       <w:r w:rsidR="000B2034">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C074B" w:rsidR="009246BB">
+      <w:r w:rsidR="009246BB" w:rsidRPr="006C074B">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>delete</w:t>
       </w:r>
-      <w:r w:rsidRPr="009246BB" w:rsidR="009246BB">
+      <w:r w:rsidR="009246BB" w:rsidRPr="009246BB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B2034">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>the table below</w:t>
       </w:r>
-      <w:r w:rsidRPr="0094127F" w:rsidR="000B2034">
+      <w:r w:rsidR="000B2034" w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000B2034">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F165F1" w:rsidP="00915E08" w:rsidRDefault="000B2034" w14:paraId="23259118" w14:textId="3D86340A">
+    <w:p w14:paraId="23259118" w14:textId="3D86340A" w:rsidR="00F165F1" w:rsidRDefault="000B2034" w:rsidP="00915E08">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Otherwise, fill out th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>e table.</w:t>
       </w:r>
       <w:r w:rsidRPr="0094127F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB68DD" w:rsidR="00BB68DD">
+      <w:r w:rsidR="00BB68DD" w:rsidRPr="00BB68DD">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Multiple stakeholder groups may be included in a single table, provided they share similar characteristics relevant to the project and are expected to be affected by the project in similar ways. Copy and paste the table as needed</w:t>
       </w:r>
       <w:r w:rsidR="00BB68DD">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="4F5150"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1226" w:tblpY="-48"/>
         <w:tblW w:w="9715" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1885"/>
         <w:gridCol w:w="7830"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidTr="00ED6CF9" w14:paraId="2DFBBD54" w14:textId="77777777">
+      <w:tr w:rsidR="00203278" w:rsidRPr="00A63043" w14:paraId="2DFBBD54" w14:textId="77777777" w:rsidTr="00ED6CF9">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="00203278" w14:paraId="6BB1FF05" w14:textId="77777777">
+          <w:p w14:paraId="6BB1FF05" w14:textId="77777777" w:rsidR="00203278" w:rsidRPr="00A63043" w:rsidRDefault="00203278" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Stakeholder group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD6871" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="00723144" w14:paraId="3394067F" w14:textId="3AD6C830">
+          <w:p w14:paraId="3394067F" w14:textId="3AD6C830" w:rsidR="00203278" w:rsidRPr="00DD6871" w:rsidRDefault="00723144" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
@@ -25014,51 +24665,51 @@
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> above</w:t>
             </w:r>
             <w:r w:rsidR="00155E31">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="002C57BC" w14:paraId="26914473" w14:textId="50CA0D47">
+          <w:p w14:paraId="26914473" w14:textId="50CA0D47" w:rsidR="00203278" w:rsidRPr="00A63043" w:rsidRDefault="002C57BC" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>W</w:t>
@@ -25090,146 +24741,146 @@
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t xml:space="preserve"> groups</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD6871">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="595959"/>
               </w:rPr>
               <w:t xml:space="preserve"> share characteristics relevant to the project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidTr="00ED6CF9" w14:paraId="59C4B1FA" w14:textId="77777777">
+      <w:tr w:rsidR="00203278" w:rsidRPr="00A63043" w14:paraId="59C4B1FA" w14:textId="77777777" w:rsidTr="00ED6CF9">
         <w:trPr>
           <w:trHeight w:val="899"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="00203278" w14:paraId="2D9B1948" w14:textId="77777777">
+          <w:p w14:paraId="2D9B1948" w14:textId="77777777" w:rsidR="00203278" w:rsidRPr="00A63043" w:rsidRDefault="00203278" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A63043">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Benefit-sharing mechanism </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="00203278" w14:paraId="3225A9DC" w14:textId="77777777">
+          <w:p w14:paraId="3225A9DC" w14:textId="77777777" w:rsidR="00203278" w:rsidRPr="00A63043" w:rsidRDefault="00203278" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A63043">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Where a benefit-sharing mechanism is required, provide a list of all planned activities or actions to design a benefit-sharing mechanism jointly with the benefit-sharing mechanism participants.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="00203278" w14:paraId="69F23A6E" w14:textId="77777777">
+          <w:p w14:paraId="69F23A6E" w14:textId="77777777" w:rsidR="00203278" w:rsidRPr="00A63043" w:rsidRDefault="00203278" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A63043">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Explain:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="00203278" w14:paraId="0CB8822E" w14:textId="77777777">
+          <w:p w14:paraId="0CB8822E" w14:textId="77777777" w:rsidR="00203278" w:rsidRPr="00A63043" w:rsidRDefault="00203278" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A63043">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
@@ -25265,84 +24916,84 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>participants</w:t>
             </w:r>
             <w:r w:rsidRPr="00A63043">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="00203278" w14:paraId="1D66C7A0" w14:textId="77777777">
+          <w:p w14:paraId="1D66C7A0" w14:textId="77777777" w:rsidR="00203278" w:rsidRPr="00A63043" w:rsidRDefault="00203278" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A63043">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>how such actions or activities are consistent with any applicable national laws and regulations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A63043" w:rsidR="00203278" w:rsidP="00ED6CF9" w:rsidRDefault="00203278" w14:paraId="0B04FF59" w14:textId="0DE6A7BA">
+          <w:p w14:paraId="0B04FF59" w14:textId="0DE6A7BA" w:rsidR="00203278" w:rsidRPr="00A63043" w:rsidRDefault="00203278" w:rsidP="00ED6CF9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="346"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A63043">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
@@ -25386,107 +25037,107 @@
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">mechanism </w:t>
             </w:r>
             <w:r w:rsidRPr="00A63043">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">participants. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000F6169" w:rsidR="00051431" w:rsidP="00ED6CF9" w:rsidRDefault="00051431" w14:paraId="2E8A13C9" w14:textId="74BFA6DA">
+    <w:p w14:paraId="2E8A13C9" w14:textId="74BFA6DA" w:rsidR="00051431" w:rsidRPr="000F6169" w:rsidRDefault="00051431" w:rsidP="00ED6CF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc231475097" w:id="21"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc231475097"/>
       <w:r>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>STYLEREF 1 \s</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>SEQ Step \* ARABIC \s 1</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009D0FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>: Describe the stakeholder input tracker</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051431" w:rsidP="00ED6CF9" w:rsidRDefault="00051431" w14:paraId="0225D200" w14:textId="77777777">
+    <w:p w14:paraId="0225D200" w14:textId="77777777" w:rsidR="00051431" w:rsidRDefault="00051431" w:rsidP="00ED6CF9">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00680446">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following: </w:t>
@@ -25518,51 +25169,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, Sections 3.17.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051431" w:rsidP="00051431" w:rsidRDefault="00051431" w14:paraId="7FF60484" w14:textId="77777777">
+    <w:p w14:paraId="7FF60484" w14:textId="77777777" w:rsidR="00051431" w:rsidRDefault="00051431" w:rsidP="00051431">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="008766DE">
         <w:rPr>
@@ -25591,196 +25242,197 @@
       <w:r w:rsidRPr="008766DE">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> stakeholder input tracker will be used to collect, ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>tegorize,</w:t>
       </w:r>
       <w:r w:rsidRPr="008766DE">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> and analyze stakeholder input from different sources (e.g., activities to consult, grievance redress mechanism, public comment period)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137183" w:rsidP="00137183" w:rsidRDefault="00051431" w14:paraId="1C1836D7" w14:textId="08713DC6">
+    <w:p w14:paraId="1C1836D7" w14:textId="08713DC6" w:rsidR="00137183" w:rsidRDefault="00051431" w:rsidP="00137183">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FCFDADA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">How input that stakeholders request </w:t>
       </w:r>
-      <w:r w:rsidRPr="5FCFDADA" w:rsidR="00414EDE">
+      <w:r w:rsidR="00414EDE" w:rsidRPr="5FCFDADA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="5FCFDADA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">be kept as “stakeholder private and confidential information” </w:t>
       </w:r>
-      <w:r w:rsidRPr="5FCFDADA" w:rsidR="00BF4421">
+      <w:r w:rsidR="00BF4421" w:rsidRPr="5FCFDADA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="5FCFDADA">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> information that meets the “program sensitive information” definition is designated as such</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00766682" w:rsidP="00137183" w:rsidRDefault="00051431" w14:paraId="02242443" w14:textId="127D0871">
+    <w:p w14:paraId="02242443" w14:textId="127D0871" w:rsidR="00766682" w:rsidRDefault="00051431" w:rsidP="00137183">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137183">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The system that will be used (e.g., Microsoft Excel, a customer relationship management (CRM) system or similar).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00860A79" w:rsidRDefault="00860A79" w14:paraId="473A2BAF" w14:textId="1DAAAA06">
+    <w:p w14:paraId="473A2BAF" w14:textId="1DAAAA06" w:rsidR="00860A79" w:rsidRDefault="00860A79">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004316A0" w:rsidR="00860A79" w:rsidP="00860A79" w:rsidRDefault="00860A79" w14:paraId="262990CC" w14:textId="06DA7BAA">
+    <w:p w14:paraId="262990CC" w14:textId="06DA7BAA" w:rsidR="00860A79" w:rsidRPr="004316A0" w:rsidRDefault="00860A79" w:rsidP="00860A79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
         </w:tabs>
         <w:ind w:left="-90" w:right="-270"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc231475098" w:id="22"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc231475098"/>
       <w:r w:rsidRPr="004316A0">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 1: </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve">ensitive </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t>nformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00860A79" w:rsidP="00860A79" w:rsidRDefault="00860A79" w14:paraId="23A4A1E0" w14:textId="0DF81006">
+    <w:p w14:paraId="23A4A1E0" w14:textId="0DF81006" w:rsidR="00860A79" w:rsidRDefault="00860A79" w:rsidP="00860A79">
       <w:pPr>
         <w:pStyle w:val="Instruction"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Fill out</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> the table below </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00F32512">
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidRPr="004316A0" w:rsidR="00F32512">
+      <w:r w:rsidR="00F32512" w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>program</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> sensitive information </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="008222E5">
         <w:t>stakeholder private and confidential information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve">included in </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD36E1">
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> </w:t>
@@ -25797,51 +25449,51 @@
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve">be excluded </w:t>
       </w:r>
       <w:r>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> the public version</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> submitted by the project proponent</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Remove this appendix from the public version of the document and m</w:t>
       </w:r>
       <w:r w:rsidRPr="00F97567">
         <w:t xml:space="preserve">ark the file name </w:t>
       </w:r>
       <w:r>
         <w:t>accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00860A79" w:rsidP="00860A79" w:rsidRDefault="00860A79" w14:paraId="7DE2D7F3" w14:textId="77777777">
+    <w:p w14:paraId="7DE2D7F3" w14:textId="77777777" w:rsidR="00860A79" w:rsidRDefault="00860A79" w:rsidP="00860A79">
       <w:pPr>
         <w:pStyle w:val="Instruction"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Br</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65FDC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">iefly describe the items to which </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
@@ -25899,340 +25551,340 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the information is </w:t>
       </w:r>
       <w:r>
         <w:t>program</w:t>
       </w:r>
       <w:r w:rsidRPr="004316A0">
         <w:t xml:space="preserve"> sensitive </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or stakeholder private and confidential </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and meets all VCS Program rules on what may be considered as such. Add as many rows as necessary.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008222E5" w:rsidR="00860A79" w14:paraId="4C51F669" w14:textId="77777777">
+      <w:tr w:rsidR="00860A79" w:rsidRPr="008222E5" w14:paraId="4C51F669" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="14" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008222E5" w:rsidR="00860A79" w:rsidRDefault="00860A79" w14:paraId="028393B8" w14:textId="77777777">
+          <w:p w14:paraId="028393B8" w14:textId="77777777" w:rsidR="00860A79" w:rsidRPr="008222E5" w:rsidRDefault="00860A79">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="82"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008222E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Section number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008222E5" w:rsidR="00860A79" w:rsidRDefault="00860A79" w14:paraId="0CC6B8DD" w14:textId="77777777">
+          <w:p w14:paraId="0CC6B8DD" w14:textId="77777777" w:rsidR="00860A79" w:rsidRPr="008222E5" w:rsidRDefault="00860A79">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="81"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008222E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Information to be excluded</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008222E5" w:rsidR="00860A79" w:rsidRDefault="00860A79" w14:paraId="3EAEA08C" w14:textId="77777777">
+          <w:p w14:paraId="3EAEA08C" w14:textId="77777777" w:rsidR="00860A79" w:rsidRPr="008222E5" w:rsidRDefault="00860A79">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="81"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008222E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Description and justification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008222E5" w:rsidR="00860A79" w14:paraId="2F3FDC71" w14:textId="77777777">
+      <w:tr w:rsidR="00860A79" w:rsidRPr="008222E5" w14:paraId="2F3FDC71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="14" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="008222E5" w:rsidR="00860A79" w:rsidRDefault="00860A79" w14:paraId="7F6709B6" w14:textId="77777777">
+          <w:p w14:paraId="7F6709B6" w14:textId="77777777" w:rsidR="00860A79" w:rsidRPr="008222E5" w:rsidRDefault="00860A79">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="39"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008222E5" w:rsidR="00860A79" w:rsidRDefault="00860A79" w14:paraId="2EEC76B7" w14:textId="77777777">
+          <w:p w14:paraId="2EEC76B7" w14:textId="77777777" w:rsidR="00860A79" w:rsidRPr="008222E5" w:rsidRDefault="00860A79">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="54"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0096198B" w:rsidR="00860A79" w:rsidRDefault="00860A79" w14:paraId="40931E07" w14:textId="77777777">
+          <w:p w14:paraId="40931E07" w14:textId="77777777" w:rsidR="00860A79" w:rsidRPr="0096198B" w:rsidRDefault="00860A79">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:after="160"/>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096198B">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe what this information pertains to (i.e., information whose public disclosure could reasonably be expected to undermine or negatively affect the development or implementation of a project, or damage national security) and explain what it is about. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008222E5" w:rsidR="00860A79" w:rsidRDefault="00860A79" w14:paraId="66F3BA52" w14:textId="77777777">
+          <w:p w14:paraId="66F3BA52" w14:textId="77777777" w:rsidR="00860A79" w:rsidRPr="008222E5" w:rsidRDefault="00860A79">
             <w:pPr>
               <w:pStyle w:val="Instruction"/>
               <w:spacing w:after="160"/>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096198B">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Explain why it is being excluded and justify that it meets all criteria to be designated as commercially sensitive information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00860A79" w:rsidP="00860A79" w:rsidRDefault="00860A79" w14:paraId="3FF8B02B" w14:textId="77777777">
+    <w:p w14:paraId="3FF8B02B" w14:textId="77777777" w:rsidR="00860A79" w:rsidRDefault="00860A79" w:rsidP="00860A79">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00860A79" w:rsidP="00860A79" w:rsidRDefault="00860A79" w14:paraId="428B48A6" w14:textId="77777777">
+    <w:p w14:paraId="428B48A6" w14:textId="77777777" w:rsidR="00860A79" w:rsidRDefault="00860A79" w:rsidP="00860A79">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00860A79" w:rsidP="00860A79" w:rsidRDefault="00860A79" w14:paraId="746ED8C6" w14:textId="77777777">
+    <w:p w14:paraId="746ED8C6" w14:textId="77777777" w:rsidR="00860A79" w:rsidRDefault="00860A79" w:rsidP="00860A79">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00860A79" w:rsidP="00860A79" w:rsidRDefault="00860A79" w14:paraId="5B7F2747" w14:textId="77777777">
+    <w:p w14:paraId="5B7F2747" w14:textId="77777777" w:rsidR="00860A79" w:rsidRDefault="00860A79" w:rsidP="00860A79">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00860A79" w:rsidR="00860A79" w:rsidP="00860A79" w:rsidRDefault="00860A79" w14:paraId="5499AA5D" w14:textId="77777777">
+    <w:p w14:paraId="5499AA5D" w14:textId="77777777" w:rsidR="00860A79" w:rsidRPr="00860A79" w:rsidRDefault="00860A79" w:rsidP="00860A79">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:color w:val="595959"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00860A79" w:rsidR="00860A79" w:rsidSect="005E104C">
+    <w:sectPr w:rsidR="00860A79" w:rsidRPr="00860A79" w:rsidSect="005E104C">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="990" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00757F49" w:rsidP="007B0FF8" w:rsidRDefault="00757F49" w14:paraId="4B847050" w14:textId="77777777">
+    <w:p w14:paraId="5AA2892F" w14:textId="77777777" w:rsidR="00F4758C" w:rsidRDefault="00F4758C" w:rsidP="007B0FF8">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00757F49" w:rsidP="007B0FF8" w:rsidRDefault="00757F49" w14:paraId="47EF57B2" w14:textId="77777777">
+    <w:p w14:paraId="46715741" w14:textId="77777777" w:rsidR="00F4758C" w:rsidRDefault="00F4758C" w:rsidP="007B0FF8">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -26268,50 +25920,51 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -26329,177 +25982,177 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00860A79" w:rsidP="005E104C" w:rsidRDefault="00860A79" w14:paraId="684AED2F" w14:textId="5957B08E">
+  <w:p w14:paraId="684AED2F" w14:textId="5957B08E" w:rsidR="00860A79" w:rsidRDefault="00860A79" w:rsidP="005E104C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1102684813"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="005E104C" w:rsidP="00860A79" w:rsidRDefault="005E104C" w14:paraId="2F3F7027" w14:textId="77777777">
+      <w:p w14:paraId="2F3F7027" w14:textId="77777777" w:rsidR="005E104C" w:rsidRDefault="005E104C" w:rsidP="00860A79">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2055722724"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00A863EC" w:rsidP="00A863EC" w:rsidRDefault="00A863EC" w14:paraId="3FCC96D5" w14:textId="13E05660">
+      <w:p w14:paraId="3FCC96D5" w14:textId="13E05660" w:rsidR="00A863EC" w:rsidRDefault="00A863EC" w:rsidP="00A863EC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00757F49" w:rsidP="007B0FF8" w:rsidRDefault="00757F49" w14:paraId="757843EA" w14:textId="77777777">
+    <w:p w14:paraId="539E5253" w14:textId="77777777" w:rsidR="00F4758C" w:rsidRDefault="00F4758C" w:rsidP="007B0FF8">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00757F49" w:rsidP="007B0FF8" w:rsidRDefault="00757F49" w14:paraId="1D654EDA" w14:textId="77777777">
+    <w:p w14:paraId="6D7AF8A6" w14:textId="77777777" w:rsidR="00F4758C" w:rsidRDefault="00F4758C" w:rsidP="007B0FF8">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidRPr="00E34417" w:rsidR="00756DC4" w:rsidP="00756DC4" w:rsidRDefault="00756DC4" w14:paraId="25B158DB" w14:textId="2F39C41C">
+    <w:p w14:paraId="25B158DB" w14:textId="2F39C41C" w:rsidR="00756DC4" w:rsidRPr="00E34417" w:rsidRDefault="00756DC4" w:rsidP="00756DC4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="4F5150"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34417">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="4F5150"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E34417">
         <w:rPr>
           <w:color w:val="4F5150"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -26584,115 +26237,115 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">7 and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E34417">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4F5150"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VCS Program Definitions, v5.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F5150"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidRPr="00771945" w:rsidR="00146EF9" w:rsidRDefault="00146EF9" w14:paraId="3FAACF8B" w14:textId="20BAE963">
+    <w:p w14:paraId="3FAACF8B" w14:textId="20BAE963" w:rsidR="00146EF9" w:rsidRPr="00771945" w:rsidRDefault="00146EF9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771945">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00771945">
         <w:rPr>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> See the </w:t>
       </w:r>
       <w:r w:rsidRPr="00771945">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">VCS Program </w:t>
       </w:r>
-      <w:r w:rsidRPr="00771945" w:rsidR="00771945">
+      <w:r w:rsidR="00771945" w:rsidRPr="00771945">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>definitions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00771945" w:rsidR="00771945">
+      <w:r w:rsidR="00771945" w:rsidRPr="00771945">
         <w:rPr>
           <w:color w:val="595959"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the definition of customary rights.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="0051728E" w:rsidR="0051728E" w:rsidP="0051728E" w:rsidRDefault="0051728E" w14:paraId="5F259DDF" w14:textId="2978541C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F259DDF" w14:textId="2978541C" w:rsidR="0051728E" w:rsidRPr="0051728E" w:rsidRDefault="0051728E" w:rsidP="0051728E">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1014"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:color w:val="262626"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="262626">
               <w14:lumMod w14:val="65000"/>
               <w14:lumOff w14:val="35000"/>
               <w14:lumMod w14:val="65000"/>
               <w14:lumOff w14:val="35000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -26750,80 +26403,62 @@
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:noProof/>
         <w:color w:val="262626"/>
         <w:szCs w:val="21"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="262626">
               <w14:lumMod w14:val="65000"/>
               <w14:lumOff w14:val="35000"/>
               <w14:lumMod w14:val="65000"/>
               <w14:lumOff w14:val="35000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...16 lines deleted...]
-      </w:rPr>
       <w:t>VCS Stakeholder Engagement Plan Template, v5.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="002A3A28" w:rsidR="00801F82" w:rsidP="00801F82" w:rsidRDefault="00801F82" w14:paraId="454D16E0" w14:textId="1B7DB278">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="454D16E0" w14:textId="1B7DB278" w:rsidR="00801F82" w:rsidRPr="002A3A28" w:rsidRDefault="00801F82" w:rsidP="00801F82">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6" w:sz="4" w:space="1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1014"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:color w:val="262626"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="262626">
               <w14:lumMod w14:val="65000"/>
               <w14:lumOff w14:val="35000"/>
               <w14:lumMod w14:val="65000"/>
               <w14:lumOff w14:val="35000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -26881,1200 +26516,1182 @@
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:noProof/>
         <w:color w:val="262626"/>
         <w:szCs w:val="21"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="262626">
               <w14:lumMod w14:val="65000"/>
               <w14:lumOff w14:val="35000"/>
               <w14:lumMod w14:val="65000"/>
               <w14:lumOff w14:val="35000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...16 lines deleted...]
-      </w:rPr>
       <w:t>VCS Stakeholder Engagement Plan Template, v5.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01012D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6506F732"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018200A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="072691C4"/>
     <w:lvl w:ilvl="0" w:tplc="12083546">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0528012D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEEE6A6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085423A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59C085D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A3553F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3912BB66"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A7A0BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B280C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C87405B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1000511A"/>
     <w:lvl w:ilvl="0" w:tplc="12083546">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Franklin Gothic Book" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1130" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3290" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4010" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DFD4345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14CC4E66"/>
     <w:lvl w:ilvl="0" w:tplc="A7EE0320">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130967EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0389B0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18F348B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55EA8A90"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21BB4DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="135AA22A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28136,147 +27753,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21DF30BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D548A1EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="238B4532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92FEB3CE"/>
     <w:lvl w:ilvl="0" w:tplc="8D849BF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D18C63A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -28335,147 +27952,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DE12103C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24D2555A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A669042"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3290" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4010" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25ED338D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E946C1C6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28537,147 +28154,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B267AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D464BE0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B3E1AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5708547A"/>
     <w:lvl w:ilvl="0" w:tplc="521204AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B358B2E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -28736,147 +28353,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="892023E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C4F0F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="028AC3FC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CBE2286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DB0CF60"/>
     <w:lvl w:ilvl="0" w:tplc="A72818F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -28939,147 +28556,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EDF4C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="249007F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE70F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0892049C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29227,148 +28844,148 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EEACF126">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34AE3CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCE60794"/>
     <w:lvl w:ilvl="0" w:tplc="0D4A1CFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="595959"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379E71F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F91662CC"/>
     <w:lvl w:ilvl="0" w:tplc="A43C05C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29377,337 +28994,337 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E6A4B362">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5310" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A701FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F743A92"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A8C47B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDF48E36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1498" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2218" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2938" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3658" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4378" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5098" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5818" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="454E7954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE142478"/>
     <w:lvl w:ilvl="0" w:tplc="7B9CA698">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8BD8624E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29766,147 +29383,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DCAAE860">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45C27800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF162B70"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D6F5C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDB0E3A2"/>
     <w:lvl w:ilvl="0" w:tplc="53F693AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="17DEE0B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -29965,260 +29582,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6CAC68F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F2913DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF1249B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51DE02BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FBEE14A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52472A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2732EBAE"/>
     <w:lvl w:ilvl="0" w:tplc="2D28BEF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EDAA5BAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -30277,714 +29894,714 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CC12612E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55C81036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A824362"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="571B6310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D33C41A0"/>
     <w:lvl w:ilvl="0" w:tplc="0FDE1DCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E94FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E58E12FC"/>
     <w:lvl w:ilvl="0" w:tplc="C602D3F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583F35CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4ACB2B0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ABD5AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7F4C5B6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B175807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2A87756"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DEC7537"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69A8D482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -31078,147 +30695,147 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ECC3427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6910FBCE"/>
     <w:lvl w:ilvl="0" w:tplc="A252B4F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="12F4995A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A878761E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="EC2E3764">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="46A6ADF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="32AC66FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4A68EF98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="56EC273E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D366A3C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="625F1D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F93C3B56"/>
     <w:lvl w:ilvl="0" w:tplc="A6F2176A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -31281,260 +30898,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6491658C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB603B84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7250" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64AD16FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0000E92"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="668001D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="140EA11C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
@@ -31594,64 +31211,64 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66D307A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39BE864E"/>
     <w:lvl w:ilvl="0" w:tplc="0D4A1CFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="595959"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -31864,260 +31481,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75231C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5523ADC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E22459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F4EEE3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76E17081"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97A2C584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32203,147 +31820,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DB6FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="937ECA26"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79410F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E66C660C"/>
     <w:lvl w:ilvl="0" w:tplc="4EC43BAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="915A8BDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -32488,149 +32105,149 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B93163C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42A08540"/>
     <w:lvl w:ilvl="0" w:tplc="A8D47646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="595959"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="69B00594">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:color w:val="595959"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CE10CDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB32C3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
@@ -32862,55 +32479,54 @@
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1402630878">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1658916976">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="693968664">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="893856220">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="654527560">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="448819419">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="comments" w:enforcement="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNDA2MDA1MTKxMLEwMzRV0lEKTi0uzszPAykwqgUAZkzcXSwAAAA="/>
   </w:docVars>
@@ -33977,50 +33593,51 @@
     <w:rsid w:val="002A7514"/>
     <w:rsid w:val="002A7873"/>
     <w:rsid w:val="002B0552"/>
     <w:rsid w:val="002B078B"/>
     <w:rsid w:val="002B0D75"/>
     <w:rsid w:val="002B1151"/>
     <w:rsid w:val="002B191F"/>
     <w:rsid w:val="002B25BB"/>
     <w:rsid w:val="002B2CAA"/>
     <w:rsid w:val="002B30BF"/>
     <w:rsid w:val="002B4132"/>
     <w:rsid w:val="002B4659"/>
     <w:rsid w:val="002B48E6"/>
     <w:rsid w:val="002B4B68"/>
     <w:rsid w:val="002B4D1C"/>
     <w:rsid w:val="002B4F3A"/>
     <w:rsid w:val="002B56B8"/>
     <w:rsid w:val="002B56EE"/>
     <w:rsid w:val="002B5CC2"/>
     <w:rsid w:val="002B5F2B"/>
     <w:rsid w:val="002B60AB"/>
     <w:rsid w:val="002B6957"/>
     <w:rsid w:val="002B72ED"/>
     <w:rsid w:val="002B7312"/>
     <w:rsid w:val="002B7661"/>
+    <w:rsid w:val="002C0431"/>
     <w:rsid w:val="002C07AD"/>
     <w:rsid w:val="002C07EE"/>
     <w:rsid w:val="002C08A3"/>
     <w:rsid w:val="002C117E"/>
     <w:rsid w:val="002C205F"/>
     <w:rsid w:val="002C20F9"/>
     <w:rsid w:val="002C28CB"/>
     <w:rsid w:val="002C2F5B"/>
     <w:rsid w:val="002C3287"/>
     <w:rsid w:val="002C3635"/>
     <w:rsid w:val="002C38DA"/>
     <w:rsid w:val="002C4418"/>
     <w:rsid w:val="002C4B25"/>
     <w:rsid w:val="002C4B2B"/>
     <w:rsid w:val="002C5789"/>
     <w:rsid w:val="002C57BC"/>
     <w:rsid w:val="002C58D5"/>
     <w:rsid w:val="002C62E8"/>
     <w:rsid w:val="002C6660"/>
     <w:rsid w:val="002C6D8C"/>
     <w:rsid w:val="002C71B5"/>
     <w:rsid w:val="002C73BF"/>
     <w:rsid w:val="002C74FC"/>
     <w:rsid w:val="002C7A52"/>
     <w:rsid w:val="002D022F"/>
@@ -35233,50 +34850,51 @@
     <w:rsid w:val="005D5607"/>
     <w:rsid w:val="005D6BBA"/>
     <w:rsid w:val="005D6F56"/>
     <w:rsid w:val="005D72B2"/>
     <w:rsid w:val="005D765C"/>
     <w:rsid w:val="005D7DAB"/>
     <w:rsid w:val="005D7F34"/>
     <w:rsid w:val="005E0143"/>
     <w:rsid w:val="005E01E6"/>
     <w:rsid w:val="005E02CB"/>
     <w:rsid w:val="005E104C"/>
     <w:rsid w:val="005E12C9"/>
     <w:rsid w:val="005E15B1"/>
     <w:rsid w:val="005E1DAB"/>
     <w:rsid w:val="005E21B5"/>
     <w:rsid w:val="005E2768"/>
     <w:rsid w:val="005E285F"/>
     <w:rsid w:val="005E2D5D"/>
     <w:rsid w:val="005E3105"/>
     <w:rsid w:val="005E327E"/>
     <w:rsid w:val="005E3AE0"/>
     <w:rsid w:val="005E4814"/>
     <w:rsid w:val="005E4844"/>
     <w:rsid w:val="005E559E"/>
     <w:rsid w:val="005E5813"/>
+    <w:rsid w:val="005E5A25"/>
     <w:rsid w:val="005E7386"/>
     <w:rsid w:val="005E7525"/>
     <w:rsid w:val="005E766F"/>
     <w:rsid w:val="005E7720"/>
     <w:rsid w:val="005E790B"/>
     <w:rsid w:val="005E7A98"/>
     <w:rsid w:val="005E7BFE"/>
     <w:rsid w:val="005F00AC"/>
     <w:rsid w:val="005F0519"/>
     <w:rsid w:val="005F09A5"/>
     <w:rsid w:val="005F132E"/>
     <w:rsid w:val="005F1594"/>
     <w:rsid w:val="005F263F"/>
     <w:rsid w:val="005F2AF4"/>
     <w:rsid w:val="005F2C58"/>
     <w:rsid w:val="005F353E"/>
     <w:rsid w:val="005F3AC2"/>
     <w:rsid w:val="005F3BE1"/>
     <w:rsid w:val="005F4336"/>
     <w:rsid w:val="005F4BF3"/>
     <w:rsid w:val="005F4E24"/>
     <w:rsid w:val="005F50CD"/>
     <w:rsid w:val="005F541C"/>
     <w:rsid w:val="005F5737"/>
     <w:rsid w:val="005F594C"/>
@@ -35427,50 +35045,51 @@
     <w:rsid w:val="00652ED2"/>
     <w:rsid w:val="0065367C"/>
     <w:rsid w:val="00653B74"/>
     <w:rsid w:val="006541D6"/>
     <w:rsid w:val="0065421C"/>
     <w:rsid w:val="00654477"/>
     <w:rsid w:val="00654988"/>
     <w:rsid w:val="00654C44"/>
     <w:rsid w:val="0065533A"/>
     <w:rsid w:val="00655DEA"/>
     <w:rsid w:val="00656249"/>
     <w:rsid w:val="006562EF"/>
     <w:rsid w:val="006563D1"/>
     <w:rsid w:val="006571E4"/>
     <w:rsid w:val="006573B6"/>
     <w:rsid w:val="00657447"/>
     <w:rsid w:val="00657619"/>
     <w:rsid w:val="00657ED9"/>
     <w:rsid w:val="0066111C"/>
     <w:rsid w:val="00661670"/>
     <w:rsid w:val="00661759"/>
     <w:rsid w:val="00661DA9"/>
     <w:rsid w:val="0066217C"/>
     <w:rsid w:val="00662DDB"/>
     <w:rsid w:val="006634E7"/>
+    <w:rsid w:val="00663B8E"/>
     <w:rsid w:val="00663C9C"/>
     <w:rsid w:val="006643A2"/>
     <w:rsid w:val="00665371"/>
     <w:rsid w:val="00665F4C"/>
     <w:rsid w:val="00665F53"/>
     <w:rsid w:val="006661C7"/>
     <w:rsid w:val="006663B3"/>
     <w:rsid w:val="00666461"/>
     <w:rsid w:val="006668EF"/>
     <w:rsid w:val="0066762A"/>
     <w:rsid w:val="00667A5D"/>
     <w:rsid w:val="00670132"/>
     <w:rsid w:val="00670D83"/>
     <w:rsid w:val="00671478"/>
     <w:rsid w:val="00671653"/>
     <w:rsid w:val="0067193B"/>
     <w:rsid w:val="00671A99"/>
     <w:rsid w:val="00671C7E"/>
     <w:rsid w:val="00671DBD"/>
     <w:rsid w:val="00671E61"/>
     <w:rsid w:val="006720DB"/>
     <w:rsid w:val="00672180"/>
     <w:rsid w:val="006726E7"/>
     <w:rsid w:val="00672B11"/>
     <w:rsid w:val="006733E3"/>
@@ -36070,50 +35689,51 @@
     <w:rsid w:val="007D7038"/>
     <w:rsid w:val="007D70D4"/>
     <w:rsid w:val="007D744D"/>
     <w:rsid w:val="007D74DA"/>
     <w:rsid w:val="007D763F"/>
     <w:rsid w:val="007D7E32"/>
     <w:rsid w:val="007E08EE"/>
     <w:rsid w:val="007E0A35"/>
     <w:rsid w:val="007E1C6B"/>
     <w:rsid w:val="007E1CFF"/>
     <w:rsid w:val="007E1EA8"/>
     <w:rsid w:val="007E1F09"/>
     <w:rsid w:val="007E2575"/>
     <w:rsid w:val="007E25A9"/>
     <w:rsid w:val="007E2D02"/>
     <w:rsid w:val="007E2FE5"/>
     <w:rsid w:val="007E318C"/>
     <w:rsid w:val="007E31A3"/>
     <w:rsid w:val="007E4288"/>
     <w:rsid w:val="007E49FF"/>
     <w:rsid w:val="007E4C77"/>
     <w:rsid w:val="007E4F39"/>
     <w:rsid w:val="007E5C32"/>
     <w:rsid w:val="007E73D6"/>
     <w:rsid w:val="007E754D"/>
+    <w:rsid w:val="007E7C44"/>
     <w:rsid w:val="007E7DFD"/>
     <w:rsid w:val="007F0217"/>
     <w:rsid w:val="007F0369"/>
     <w:rsid w:val="007F04ED"/>
     <w:rsid w:val="007F07D7"/>
     <w:rsid w:val="007F09B3"/>
     <w:rsid w:val="007F0C30"/>
     <w:rsid w:val="007F1069"/>
     <w:rsid w:val="007F114D"/>
     <w:rsid w:val="007F12C5"/>
     <w:rsid w:val="007F1422"/>
     <w:rsid w:val="007F1AF5"/>
     <w:rsid w:val="007F1B67"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F2CE7"/>
     <w:rsid w:val="007F2ED5"/>
     <w:rsid w:val="007F3254"/>
     <w:rsid w:val="007F42FE"/>
     <w:rsid w:val="007F4A0F"/>
     <w:rsid w:val="007F4F91"/>
     <w:rsid w:val="007F5109"/>
     <w:rsid w:val="007F5233"/>
     <w:rsid w:val="007F5906"/>
     <w:rsid w:val="007F5CB7"/>
     <w:rsid w:val="007F5E45"/>
@@ -37774,50 +37394,51 @@
     <w:rsid w:val="00C07B0D"/>
     <w:rsid w:val="00C1043F"/>
     <w:rsid w:val="00C104F6"/>
     <w:rsid w:val="00C107FC"/>
     <w:rsid w:val="00C10EDF"/>
     <w:rsid w:val="00C110CC"/>
     <w:rsid w:val="00C11402"/>
     <w:rsid w:val="00C11662"/>
     <w:rsid w:val="00C11664"/>
     <w:rsid w:val="00C138D4"/>
     <w:rsid w:val="00C13BEF"/>
     <w:rsid w:val="00C13FB0"/>
     <w:rsid w:val="00C14009"/>
     <w:rsid w:val="00C140D6"/>
     <w:rsid w:val="00C1420A"/>
     <w:rsid w:val="00C149F5"/>
     <w:rsid w:val="00C14C9D"/>
     <w:rsid w:val="00C15FDA"/>
     <w:rsid w:val="00C16248"/>
     <w:rsid w:val="00C16B48"/>
     <w:rsid w:val="00C17281"/>
     <w:rsid w:val="00C17284"/>
     <w:rsid w:val="00C172C1"/>
     <w:rsid w:val="00C17304"/>
     <w:rsid w:val="00C174CE"/>
+    <w:rsid w:val="00C174DA"/>
     <w:rsid w:val="00C17B4F"/>
     <w:rsid w:val="00C2020D"/>
     <w:rsid w:val="00C2042C"/>
     <w:rsid w:val="00C20C80"/>
     <w:rsid w:val="00C20EC6"/>
     <w:rsid w:val="00C20F73"/>
     <w:rsid w:val="00C2186D"/>
     <w:rsid w:val="00C218E1"/>
     <w:rsid w:val="00C21CBE"/>
     <w:rsid w:val="00C22676"/>
     <w:rsid w:val="00C2275A"/>
     <w:rsid w:val="00C2276A"/>
     <w:rsid w:val="00C22BF4"/>
     <w:rsid w:val="00C232DC"/>
     <w:rsid w:val="00C23699"/>
     <w:rsid w:val="00C24416"/>
     <w:rsid w:val="00C2493C"/>
     <w:rsid w:val="00C255B4"/>
     <w:rsid w:val="00C25739"/>
     <w:rsid w:val="00C2589E"/>
     <w:rsid w:val="00C261E7"/>
     <w:rsid w:val="00C26591"/>
     <w:rsid w:val="00C26718"/>
     <w:rsid w:val="00C26851"/>
     <w:rsid w:val="00C2699B"/>
@@ -39068,50 +38689,51 @@
     <w:rsid w:val="00F36538"/>
     <w:rsid w:val="00F36F53"/>
     <w:rsid w:val="00F37533"/>
     <w:rsid w:val="00F37DB1"/>
     <w:rsid w:val="00F401DD"/>
     <w:rsid w:val="00F40A26"/>
     <w:rsid w:val="00F40DED"/>
     <w:rsid w:val="00F41653"/>
     <w:rsid w:val="00F41E96"/>
     <w:rsid w:val="00F41F69"/>
     <w:rsid w:val="00F42817"/>
     <w:rsid w:val="00F42DE9"/>
     <w:rsid w:val="00F43120"/>
     <w:rsid w:val="00F43D5E"/>
     <w:rsid w:val="00F43FE2"/>
     <w:rsid w:val="00F447A4"/>
     <w:rsid w:val="00F44A88"/>
     <w:rsid w:val="00F45E93"/>
     <w:rsid w:val="00F4621D"/>
     <w:rsid w:val="00F46695"/>
     <w:rsid w:val="00F46FBF"/>
     <w:rsid w:val="00F47064"/>
     <w:rsid w:val="00F47159"/>
     <w:rsid w:val="00F4715D"/>
     <w:rsid w:val="00F4749D"/>
+    <w:rsid w:val="00F4758C"/>
     <w:rsid w:val="00F47CC2"/>
     <w:rsid w:val="00F47D36"/>
     <w:rsid w:val="00F47F62"/>
     <w:rsid w:val="00F50577"/>
     <w:rsid w:val="00F5112C"/>
     <w:rsid w:val="00F5215D"/>
     <w:rsid w:val="00F5233F"/>
     <w:rsid w:val="00F52537"/>
     <w:rsid w:val="00F52541"/>
     <w:rsid w:val="00F527AD"/>
     <w:rsid w:val="00F52868"/>
     <w:rsid w:val="00F52BA4"/>
     <w:rsid w:val="00F53056"/>
     <w:rsid w:val="00F532DC"/>
     <w:rsid w:val="00F53D29"/>
     <w:rsid w:val="00F542C6"/>
     <w:rsid w:val="00F54814"/>
     <w:rsid w:val="00F552CB"/>
     <w:rsid w:val="00F55396"/>
     <w:rsid w:val="00F5553B"/>
     <w:rsid w:val="00F55950"/>
     <w:rsid w:val="00F55CA7"/>
     <w:rsid w:val="00F56076"/>
     <w:rsid w:val="00F561BF"/>
     <w:rsid w:val="00F569BB"/>
@@ -39400,135 +39022,135 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A2D3514"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6BDDFCBE-7487-41EF-B29B-60427D189A49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -39684,52 +39306,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -39796,842 +39418,842 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007E7DFD"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="0" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BC5AF9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="120" w:line="264" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="2B3A57"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C03E37"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:ind w:left="720"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:color w:val="057299"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Heading 3a"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00BC5AF9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="2B3A57"/>
       <w:kern w:val="0"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00C03E37"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:color w:val="057299"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Heading 3a Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intersectionalheaders" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intersectionalheaders">
     <w:name w:val="Intersectional headers"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="IntersectionalheadersChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="80" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0679A2"/>
       <w:spacing w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntersectionalheadersChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntersectionalheadersChar">
     <w:name w:val="Intersectional headers Char"/>
     <w:basedOn w:val="Heading2Char"/>
     <w:link w:val="Intersectionalheaders"/>
     <w:rsid w:val="00DE7704"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:color w:val="0679A2"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntersectionalSub-headers" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntersectionalSub-headers">
     <w:name w:val="Intersectional Sub-headers"/>
     <w:link w:val="IntersectionalSub-headersChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00DE7704"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="80" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Book" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntersectionalSub-headersChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntersectionalSub-headersChar">
     <w:name w:val="Intersectional Sub-headers Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntersectionalSub-headers"/>
     <w:rsid w:val="00DE7704"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Book" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7704"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NumberedList" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedList">
     <w:name w:val="Numbered List"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="NumberedListChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00DE7704"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="120"/>
       <w:ind w:left="1080" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NumberedListChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedListChar">
     <w:name w:val="Numbered List Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NumberedList"/>
     <w:rsid w:val="00DE7704"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="MS Mincho" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3real" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading3real">
     <w:name w:val="Heading 3 real"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading3realChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00DE7704"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:color w:val="0685B2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3realChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3realChar">
     <w:name w:val="Heading 3 real Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3real"/>
     <w:rsid w:val="00DE7704"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:color w:val="0685B2"/>
       <w:spacing w:val="2"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3b" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading3b">
     <w:name w:val="Heading 3b"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntersectionSub-Headers" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntersectionSub-Headers">
     <w:name w:val="Intersection Sub-Headers"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="IntersectionSub-HeadersChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntersectionSub-HeadersChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntersectionSub-HeadersChar">
     <w:name w:val="Intersection Sub-Headers Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntersectionSub-Headers"/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="MS Mincho" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntersectionalHeaders0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntersectionalHeaders0">
     <w:name w:val="Intersectional Headers"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="IntersectionalHeadersChar0"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="80" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:color w:val="0679A2"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntersectionalHeadersChar0" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntersectionalHeadersChar0">
     <w:name w:val="Intersectional Headers Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntersectionalHeaders0"/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:color w:val="0679A2"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PrincipleHeaders" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PrincipleHeaders">
     <w:name w:val="Principle Headers"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="0" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:i/>
       <w:color w:val="067198"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullets" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets">
     <w:name w:val="Bullets"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="MS Mincho" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FigureandTableTitles" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureandTableTitles">
     <w:name w:val="Figure and Table Titles"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FigureandTableTitlesChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="595959"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FigureandTableTitlesChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FigureandTableTitlesChar">
     <w:name w:val="Figure and Table Titles Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FigureandTableTitles"/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="595959"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notes" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
     <w:name w:val="Notes"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotesChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="300" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:i/>
       <w:color w:val="4F5150"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NotesChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotesChar">
     <w:name w:val="Notes Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Notes"/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="MS Mincho" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
       <w:i/>
       <w:color w:val="4F5150"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TextboxHeader" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextboxHeader">
     <w:name w:val="Textbox Header"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="200" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:color w:val="404040"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TextboxText" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextboxText">
     <w:name w:val="Textbox Text"/>
     <w:basedOn w:val="Notes"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160" w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TextboxNotes" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextboxNotes">
     <w:name w:val="Textbox Notes"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="300" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="MS Mincho" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
       <w:i/>
       <w:color w:val="4F5150"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footnotes" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnotes">
     <w:name w:val="Footnotes"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:link w:val="FootnotesChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
       <w:color w:val="4F5150"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnotesChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnotesChar">
     <w:name w:val="Footnotes Char"/>
     <w:basedOn w:val="FootnoteTextChar"/>
     <w:link w:val="Footnotes"/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="MS Mincho" w:hAnsi="Franklin Gothic Book" w:cstheme="minorHAnsi"/>
       <w:color w:val="4F5150"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:aliases w:val="Page Numbers"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0057426D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:color w:val="262626"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:aliases w:val="Page Numbers Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0057426D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:color w:val="262626"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A4792"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="A6A6A6" w:sz="4" w:space="1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A6A6A6"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho"/>
       <w:color w:val="F0FFF7"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="21"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000A4792"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="MS Mincho" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:color w:val="F0FFF7"/>
       <w:spacing w:val="4"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00721B74"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1008"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9810"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
@@ -40650,793 +40272,793 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00721B74"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9800"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorBidi"/>
       <w:color w:val="2B3A57"/>
       <w:spacing w:val="0"/>
       <w:kern w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableHeader" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeader">
     <w:name w:val="Table Header"/>
     <w:basedOn w:val="FigureandTableTitles"/>
     <w:link w:val="TableHeaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00FE3BA1"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TableHeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableHeaderChar">
     <w:name w:val="Table Header Char"/>
     <w:basedOn w:val="FigureandTableTitlesChar"/>
     <w:link w:val="TableHeader"/>
     <w:rsid w:val="00FE3BA1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="MS Mincho" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="auto"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:aliases w:val="Table Note"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00710DD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00710DD2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00485D7B"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00485D7B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Instruction" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instruction">
     <w:name w:val="Instruction"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004B610F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="160" w:line="312" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F5150"/>
       <w:kern w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004B610F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="Comment Reference"/>
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A06FA6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="Comment Text"/>
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A06FA6"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A06FA6"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="Comment Subject"/>
+    <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A06FA6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A06FA6"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B0FF8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E0120C"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="white-space-pre" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="white-space-pre">
     <w:name w:val="white-space-pre"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A00374"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intra-sectionheader" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intra-sectionheader">
     <w:name w:val="Intra-section header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Intra-sectionheaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00DB55E5"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cstheme="minorBidi"/>
       <w:color w:val="A02B93" w:themeColor="accent5"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intra-sectionheaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Intra-sectionheaderChar">
     <w:name w:val="Intra-section header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Intra-sectionheader"/>
     <w:rsid w:val="00DB55E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
       <w:color w:val="A02B93" w:themeColor="accent5"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB55E5"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00C924B0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableText" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableText">
     <w:name w:val="Table Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C924B0"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="21"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TableTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableTextChar">
     <w:name w:val="Table Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableText"/>
     <w:rsid w:val="00C924B0"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="21"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TemplateTitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TemplateTitle">
     <w:name w:val="Template Title"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="TemplateTitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C924B0"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="2"/>
       <w:kern w:val="21"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TemplateTitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TemplateTitleChar">
     <w:name w:val="Template Title Char"/>
     <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="TemplateTitle"/>
     <w:rsid w:val="00C924B0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="2B3A57"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="21"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="72"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC557A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
@@ -41447,153 +41069,153 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC557A"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="420"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001E3B0F"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E74548"/>
     <w:rPr>
-      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable5Dark-Accent21" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent21">
     <w:name w:val="Grid Table 5 Dark - Accent 21"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="GridTable5Dark-Accent2"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="003854FF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E97132" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F6C5AC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0018348A"/>
     <w:pPr>
@@ -41628,101 +41250,102 @@
     <w:rsid w:val="00AF5163"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0036724B"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0E2841" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOC">
     <w:name w:val="TOC"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="TOCChar"/>
     <w:qFormat/>
     <w:rsid w:val="00051612"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="2B3A57" w:sz="4" w:space="1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="2B3A57"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="360"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="2"/>
       <w:kern w:val="21"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TOCChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TOCChar">
     <w:name w:val="TOC Char"/>
     <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="TOC"/>
     <w:rsid w:val="00051612"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="2B3A57"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="21"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="72"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{2A665922-4033-497D-8CA2-A17D79F9C273}">
     <t:Anchor>
       <t:Comment id="137700616"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{0730AE1A-3600-4081-92BF-049E3314C0B1}" time="2026-04-14T14:41:40.525Z">
         <t:Attribution userId="S::cmtan@verra.org::80889bee-2bba-408f-8139-3b7910942e40" userProvider="AD" userName="Cai May Tan"/>
         <t:Anchor>
           <t:Comment id="137700616"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{EB3923E9-F04A-44CD-9E1B-22E95C106C9C}" time="2026-04-14T14:41:40.525Z">
@@ -41781,285 +41404,285 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="78F8B58129F44BA281566D5870DC13B9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77FA0BEE-CF3A-40B8-BD80-0F19532047E0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0095377C" w:rsidP="00475E99" w:rsidRDefault="00475E99" w14:paraId="0E4D0B61" wp14:textId="77777777">
+        <w:p w:rsidR="0095377C" w:rsidRDefault="00475E99" w:rsidP="00475E99">
           <w:pPr>
             <w:pStyle w:val="78F8B58129F44BA281566D5870DC13B9"/>
           </w:pPr>
           <w:r w:rsidRPr="00D859DB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>elect</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="015E709DE87847A5B43F152B5CE2F3A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA606AAE-5C59-4FC1-A608-BDE1E4564005}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0095377C" w:rsidP="00475E99" w:rsidRDefault="00475E99" w14:paraId="5A031D46" wp14:textId="77777777">
+        <w:p w:rsidR="0095377C" w:rsidRDefault="00475E99" w:rsidP="00475E99">
           <w:pPr>
             <w:pStyle w:val="015E709DE87847A5B43F152B5CE2F3A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00D859DB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>elect</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF52D990439045E7B4908F90A5BD59D3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{475B1AC9-8E0A-4490-8CC9-9B3B53C8F822}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0095377C" w:rsidP="00475E99" w:rsidRDefault="00475E99" w14:paraId="21EC34AB" wp14:textId="77777777">
+        <w:p w:rsidR="0095377C" w:rsidRDefault="00475E99" w:rsidP="00475E99">
           <w:pPr>
             <w:pStyle w:val="BF52D990439045E7B4908F90A5BD59D3"/>
           </w:pPr>
           <w:r w:rsidRPr="00D859DB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>elect</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4131F5819DF3419A933FECE791AE9FCD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE11CF38-B521-4D05-8EC0-E6F7B805BFF2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0095377C" w:rsidP="00475E99" w:rsidRDefault="00475E99" w14:paraId="51845A22" wp14:textId="77777777">
+        <w:p w:rsidR="0095377C" w:rsidRDefault="00475E99" w:rsidP="00475E99">
           <w:pPr>
             <w:pStyle w:val="4131F5819DF3419A933FECE791AE9FCD"/>
           </w:pPr>
           <w:r w:rsidRPr="00D859DB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>elect</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="14C4D3E9A85943E5847AD9F64582C07D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B4C2127-2566-4523-A2AE-A1D7B4584814}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0095377C" w:rsidP="00475E99" w:rsidRDefault="00475E99" w14:paraId="27367534" wp14:textId="77777777">
+        <w:p w:rsidR="0095377C" w:rsidRDefault="00475E99" w:rsidP="00475E99">
           <w:pPr>
             <w:pStyle w:val="14C4D3E9A85943E5847AD9F64582C07D"/>
           </w:pPr>
           <w:r w:rsidRPr="00D859DB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>elect</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DDC8F7E7A7F94900B3695B9A2259DE7B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CCEF643-E95A-4CC9-BCB6-E07955EFA43E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0095377C" w:rsidRDefault="00F04076" w14:paraId="2B98143D" wp14:textId="77777777">
+        <w:p w:rsidR="0095377C" w:rsidRDefault="00F04076">
           <w:pPr>
             <w:pStyle w:val="DDC8F7E7A7F94900B3695B9A2259DE7B"/>
           </w:pPr>
           <w:r w:rsidRPr="00D859DB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>elect</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AB436525A73C47E0B6FA3217D1E0035D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{90BD4422-C63C-4F41-9D45-9D45094C6FCF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C25AA4" w:rsidP="007F1AF5" w:rsidRDefault="007F1AF5" w14:paraId="28B5B92C" wp14:textId="77777777">
+        <w:p w:rsidR="00C25AA4" w:rsidRDefault="007F1AF5" w:rsidP="007F1AF5">
           <w:pPr>
             <w:pStyle w:val="AB436525A73C47E0B6FA3217D1E0035D"/>
           </w:pPr>
           <w:r w:rsidRPr="00D859DB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>elect</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
@@ -42110,50 +41733,51 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -42238,56 +41862,59 @@
     <w:rsid w:val="003B62B9"/>
     <w:rsid w:val="003D69F2"/>
     <w:rsid w:val="0041236C"/>
     <w:rsid w:val="004226C7"/>
     <w:rsid w:val="00475E99"/>
     <w:rsid w:val="00491450"/>
     <w:rsid w:val="004A5D1A"/>
     <w:rsid w:val="004C2BB6"/>
     <w:rsid w:val="004D1F53"/>
     <w:rsid w:val="004E4EBA"/>
     <w:rsid w:val="00503583"/>
     <w:rsid w:val="00514F5F"/>
     <w:rsid w:val="00524E64"/>
     <w:rsid w:val="005258E7"/>
     <w:rsid w:val="00536233"/>
     <w:rsid w:val="00567806"/>
     <w:rsid w:val="00577525"/>
     <w:rsid w:val="005B1ACA"/>
     <w:rsid w:val="005D0F61"/>
     <w:rsid w:val="005D3CF5"/>
     <w:rsid w:val="005D72B2"/>
     <w:rsid w:val="005E15B1"/>
     <w:rsid w:val="005F45D8"/>
     <w:rsid w:val="006262EA"/>
     <w:rsid w:val="006372F6"/>
+    <w:rsid w:val="00645A3B"/>
+    <w:rsid w:val="00663B8E"/>
     <w:rsid w:val="006720DB"/>
     <w:rsid w:val="0075488C"/>
     <w:rsid w:val="00784DD8"/>
     <w:rsid w:val="007A143A"/>
     <w:rsid w:val="007E2575"/>
     <w:rsid w:val="007E6A2D"/>
+    <w:rsid w:val="007E7C44"/>
     <w:rsid w:val="007F0177"/>
     <w:rsid w:val="007F1AF5"/>
     <w:rsid w:val="0080354D"/>
     <w:rsid w:val="00885AAF"/>
     <w:rsid w:val="00897B0B"/>
     <w:rsid w:val="008C5038"/>
     <w:rsid w:val="008E74E5"/>
     <w:rsid w:val="00933AA5"/>
     <w:rsid w:val="00937046"/>
     <w:rsid w:val="0095377C"/>
     <w:rsid w:val="00955A27"/>
     <w:rsid w:val="0098393A"/>
     <w:rsid w:val="009B7BD4"/>
     <w:rsid w:val="009D4A0B"/>
     <w:rsid w:val="00A549CC"/>
     <w:rsid w:val="00A66067"/>
     <w:rsid w:val="00A71BB7"/>
     <w:rsid w:val="00A75B78"/>
     <w:rsid w:val="00AA48C4"/>
     <w:rsid w:val="00AE036E"/>
     <w:rsid w:val="00AE3DD4"/>
     <w:rsid w:val="00B1036B"/>
     <w:rsid w:val="00B46FBA"/>
     <w:rsid w:val="00BB2D9F"/>
     <w:rsid w:val="00BC6247"/>
@@ -42300,50 +41927,51 @@
     <w:rsid w:val="00CA0662"/>
     <w:rsid w:val="00CC7E53"/>
     <w:rsid w:val="00CD0BCC"/>
     <w:rsid w:val="00CD638E"/>
     <w:rsid w:val="00D01F53"/>
     <w:rsid w:val="00D077A7"/>
     <w:rsid w:val="00D210E3"/>
     <w:rsid w:val="00D24444"/>
     <w:rsid w:val="00D57C17"/>
     <w:rsid w:val="00D9473D"/>
     <w:rsid w:val="00DA033B"/>
     <w:rsid w:val="00DB01A5"/>
     <w:rsid w:val="00DB1046"/>
     <w:rsid w:val="00DF3AFA"/>
     <w:rsid w:val="00E06104"/>
     <w:rsid w:val="00E3075B"/>
     <w:rsid w:val="00E94355"/>
     <w:rsid w:val="00EB14A8"/>
     <w:rsid w:val="00ED781A"/>
     <w:rsid w:val="00EE1115"/>
     <w:rsid w:val="00EE12BB"/>
     <w:rsid w:val="00EF57FE"/>
     <w:rsid w:val="00F04076"/>
     <w:rsid w:val="00F37DB1"/>
     <w:rsid w:val="00F8225E"/>
+    <w:rsid w:val="00F83CCC"/>
     <w:rsid w:val="00FC667E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25D89E6A"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -42799,51 +42427,51 @@
     <w:name w:val="4131F5819DF3419A933FECE791AE9FCD"/>
     <w:rsid w:val="00475E99"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14C4D3E9A85943E5847AD9F64582C07D">
     <w:name w:val="14C4D3E9A85943E5847AD9F64582C07D"/>
     <w:rsid w:val="00475E99"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDC8F7E7A7F94900B3695B9A2259DE7B">
     <w:name w:val="DDC8F7E7A7F94900B3695B9A2259DE7B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB436525A73C47E0B6FA3217D1E0035D">
     <w:name w:val="AB436525A73C47E0B6FA3217D1E0035D"/>
     <w:rsid w:val="007F1AF5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -43441,68 +43069,90 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3ba820af-9c36-47fb-8383-9944acc4573c"/>
     <ds:schemaRef ds:uri="5944c9fc-9421-4c39-b608-61ce31788618"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{073D2F42-25AE-49B4-817B-CEDA7E299B5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{410FDA34-598C-40A2-83ED-48CD49514753}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>15</Pages>
+  <Words>4561</Words>
+  <Characters>26000</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>216</Lines>
+  <Paragraphs>60</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>VCS Stakeholder Engagement Plan, v5.0</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>30501</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>VCS Stakeholder Engagement Plan, v5.0</dc:title>
   <dc:subject/>
   <dc:creator>Verra</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Cathy Spicer-Sitzes</lastModifiedBy>
-  <revision>7</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>32e5987d-2bdd-4fca-ba7b-5005b5615af2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100CDDC1F0F2D97C04690DF7AC407C65BA5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>