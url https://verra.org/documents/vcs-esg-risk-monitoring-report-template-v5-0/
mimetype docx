--- v0 (2026-07-28)
+++ v1 (2026-11-03)
@@ -256,135 +256,98 @@
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:color w:val="057299"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">emplate </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229BDB4F" w14:textId="3E5CED58" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00B0763F" w:rsidP="00D64ABB">
       <w:r w:rsidRPr="00B0763F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">FILE NAME: </w:t>
       </w:r>
       <w:r w:rsidR="00D64ABB" w:rsidRPr="00AC764F">
         <w:t xml:space="preserve">The following format should be used for the file name of the completed document: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503933C6" w14:textId="77777777" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
-        <w:t>[</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>[DocumentType]_[ProjectID]_[DDMMMYYYY]_vX.Y</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D84171C" w14:textId="77777777" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Components of the file name include</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F776165" w14:textId="77777777" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-        <w:t>” is the type of document submitted based on the status request:</w:t>
+        <w:t>“DocumentType” is the type of document submitted based on the status request:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E01975" w14:textId="18212458" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For pipeline listing requests as </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:i/>
           <w:iCs/>
@@ -504,82 +467,73 @@
       </w:r>
       <w:r w:rsidR="00124E42">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04084438" w14:textId="53255546" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">For updated versions of the project description submitted during the project crediting period (e.g., for a project description deviation, methodology change, or baseline reassessment): </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>For updated versions of the project description submitted during the project crediting period (e.g., for a project description deviation, methodology change, or baseline reassessment): VCS_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ESG_R</w:t>
+      </w:r>
+      <w:r w:rsidR="00124E42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>VCS_</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>_Updated</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4C2DC095" w14:textId="24B15AD2" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For crediting period renewal requests: VCS_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ESG_R</w:t>
@@ -592,67 +546,51 @@
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_CP# (where # indicates the crediting period number)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1241EABC" w14:textId="77777777" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">” is the unique project ID assigned by the Verra Registry. </w:t>
+        <w:t xml:space="preserve">“ProjectID” is the unique project ID assigned by the Verra Registry. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D6F063" w14:textId="77777777" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>“DDMMMYYYY”</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC764F">
         <w:t xml:space="preserve"> is the date of completion of the submitted version of the document: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D0C163" w14:textId="77777777" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
@@ -685,67 +623,51 @@
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For all other requests: the date the completed document was approved by the validation/verification body (VVB) and is ready for submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35156C02" w14:textId="77777777" w:rsidR="00D64ABB" w:rsidRPr="00AC764F" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">” is the version of the document assigned during VVB review: </w:t>
+        <w:t xml:space="preserve">“vX.Y” is the version of the document assigned during VVB review: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5637D7AD" w14:textId="77777777" w:rsidR="00CD0619" w:rsidRPr="00CD0619" w:rsidRDefault="00D64ABB" w:rsidP="00D64ABB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="36" w:after="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC764F">
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The version number X should be incremented for major revisions (i.e., to address findings raised by Verra in a returned request).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D54B24A" w14:textId="499DC5FD" w:rsidR="00B0763F" w:rsidRPr="00B0763F" w:rsidRDefault="00D64ABB" w:rsidP="00CD0619">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -870,67 +792,52 @@
           <w:numId w:val="9"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B0763F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0763F">
         <w:t xml:space="preserve">Instructions for completing this template are included in </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0763F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="595959"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">italic </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>italic gray</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B0763F">
         <w:t xml:space="preserve"> font. To interpret them, follow the “Guidance on interpreting </w:t>
       </w:r>
       <w:r w:rsidR="00FB73B5">
         <w:t xml:space="preserve">the terms </w:t>
       </w:r>
       <w:r w:rsidR="00B118A0">
         <w:t>used</w:t>
       </w:r>
       <w:r w:rsidR="00FB73B5" w:rsidRPr="00B0763F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0763F">
         <w:t xml:space="preserve">in this template” in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0763F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">VCS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1079,96 +986,108 @@
         <w:t xml:space="preserve">Section 3.18 of </w:t>
       </w:r>
       <w:r w:rsidR="00830CD7">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00830CD7" w:rsidRPr="00364283">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>VCS Standard, v5.0</w:t>
       </w:r>
       <w:r w:rsidR="00FD1681">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0049542F">
         <w:t xml:space="preserve"> including</w:t>
       </w:r>
       <w:r w:rsidR="00F63F35">
         <w:t xml:space="preserve"> projects</w:t>
       </w:r>
       <w:r w:rsidR="001F04AB" w:rsidRPr="00D42244">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6CECEF" w14:textId="5A795B85" w:rsidR="00B0763F" w:rsidRPr="006F5394" w:rsidRDefault="00B0763F" w:rsidP="00F63F35">
+    <w:p w14:paraId="4A6CECEF" w14:textId="32D89EA0" w:rsidR="00B0763F" w:rsidRPr="006F5394" w:rsidRDefault="00B0763F" w:rsidP="00F63F35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006F5394">
-        <w:t>with a project start date on or after 1 January 2027</w:t>
+        <w:t xml:space="preserve">with a project start date on or after 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC60BA">
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5394">
+        <w:t xml:space="preserve"> 2027</w:t>
       </w:r>
       <w:r w:rsidR="00867FBE">
         <w:t xml:space="preserve"> that are submitting any </w:t>
       </w:r>
       <w:r w:rsidR="003616B6">
         <w:t>verification approval requ</w:t>
       </w:r>
       <w:r w:rsidR="00867FBE">
         <w:t>est</w:t>
       </w:r>
       <w:r w:rsidRPr="006F5394">
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCA66AA" w14:textId="7C65035C" w:rsidR="00B0763F" w:rsidRPr="006F5394" w:rsidRDefault="00B0763F" w:rsidP="00F63F35">
+    <w:p w14:paraId="4FCA66AA" w14:textId="5E502E3B" w:rsidR="00B0763F" w:rsidRPr="006F5394" w:rsidRDefault="00B0763F" w:rsidP="00F63F35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006F5394">
         <w:t xml:space="preserve">with a project start date </w:t>
       </w:r>
       <w:r w:rsidR="00470661">
         <w:t xml:space="preserve">prior to </w:t>
       </w:r>
       <w:r w:rsidRPr="006F5394">
-        <w:t>1 January 2027</w:t>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC60BA">
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5394">
+        <w:t xml:space="preserve"> 2027</w:t>
       </w:r>
       <w:r w:rsidR="00470661">
         <w:t xml:space="preserve"> that are submitting </w:t>
       </w:r>
       <w:r w:rsidR="007C6715">
         <w:t xml:space="preserve">their first </w:t>
       </w:r>
       <w:r w:rsidR="00470661">
         <w:t>crediting period renewal request o</w:t>
       </w:r>
       <w:r w:rsidR="0081583E">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00470661">
         <w:t xml:space="preserve"> verification approval request</w:t>
       </w:r>
       <w:r w:rsidR="00E1612B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00470661">
         <w:t xml:space="preserve">that includes a </w:t>
       </w:r>
       <w:r w:rsidR="00C57543">
         <w:t>baseline</w:t>
       </w:r>
@@ -1831,75 +1750,51 @@
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2B3957"/>
           </w:tcPr>
           <w:p w14:paraId="02C5FC49" w14:textId="2EACA39C" w:rsidR="00C2439A" w:rsidRDefault="00C2439A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> start</w:t>
+              <w:t>Monitoring period start</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="006C1BEB" w14:textId="725DDB16" w:rsidR="00C2439A" w:rsidRPr="00892CC1" w:rsidRDefault="00C2439A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
@@ -2574,101 +2469,61 @@
             </w:r>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00DF06FD" w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>_[</w:t>
-[...38 lines deleted...]
-              <w:t> DDMMMYYYY-DDMMMYYYY_v1.0</w:t>
+              <w:t>_[Project ID]_ DDMMMYYYY-DDMMMYYYY_v1.0</w:t>
             </w:r>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EA38823" w14:textId="666696A3" w:rsidR="00DD7D01" w:rsidRPr="00F05889" w:rsidRDefault="00DD7D01" w:rsidP="00DF06FD">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
@@ -2798,101 +2653,61 @@
             </w:pPr>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VCS_</w:t>
             </w:r>
             <w:r w:rsidR="00DF06FD" w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ESG_RM</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>_[</w:t>
-[...38 lines deleted...]
-              <w:t> DDMMMYYYY-DDMMMYYYY_v1.1</w:t>
+              <w:t>_[Project ID]_ DDMMMYYYY-DDMMMYYYY_v1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6053D93B" w14:textId="2DB179B6" w:rsidR="00DD7D01" w:rsidRPr="00F05889" w:rsidRDefault="00DD7D01" w:rsidP="00DF06FD">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
@@ -3047,101 +2862,61 @@
             </w:r>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00DF06FD" w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>_[</w:t>
-[...38 lines deleted...]
-              <w:t> DDMMMYYYY-DDMMMYYYY_v2.0</w:t>
+              <w:t>_[Project ID]_ DDMMMYYYY-DDMMMYYYY_v2.0</w:t>
             </w:r>
             <w:r w:rsidRPr="00F05889">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48B73447" w14:textId="77777777" w:rsidR="00DD7D01" w:rsidRPr="00F05889" w:rsidRDefault="00DD7D01" w:rsidP="00DF06FD">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="97"/>
               <w:textAlignment w:val="baseline"/>
@@ -4135,77 +3910,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3779">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3779">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">xamples or contextual information </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> necessary</w:t>
+        <w:t>xamples or contextual information where necessary</w:t>
       </w:r>
       <w:r w:rsidR="004F5ECE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, in brackets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D116D6" w14:textId="77777777" w:rsidR="005C4497" w:rsidRPr="00191FE0" w:rsidRDefault="00D57461" w:rsidP="005C4497">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6010,67 +5759,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A75EB2D" w14:textId="37F08269" w:rsidR="001A664E" w:rsidRPr="001A664E" w:rsidRDefault="001A664E" w:rsidP="001A664E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal risks </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal risks </w:t>
       </w:r>
       <w:r w:rsidR="00AB424D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="00AB424D" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">previously unidentified </w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">in the project’s ESG </w:t>
       </w:r>
       <w:r w:rsidR="00702528" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6856,75 +6589,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00757A3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t xml:space="preserve"> risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -7125,75 +6834,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidR="00E11716">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6555630A" w14:textId="3E573BDC" w:rsidR="0085264F" w:rsidRPr="009116E9" w:rsidRDefault="0085264F" w:rsidP="009116E9">
@@ -8119,67 +7804,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FDFA1C" w14:textId="23483DE6" w:rsidR="003D2788" w:rsidRPr="001A664E" w:rsidRDefault="003D2788" w:rsidP="003D2788">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8869,75 +8538,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00827810">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t xml:space="preserve"> risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -9206,75 +8851,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E12605E" w14:textId="7E11CC7E" w:rsidR="008E75FE" w:rsidRPr="009116E9" w:rsidRDefault="008E75FE" w:rsidP="009116E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -10138,67 +9759,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A0FC8E" w14:textId="6B01E7E1" w:rsidR="00A06D73" w:rsidRPr="001A664E" w:rsidRDefault="00A06D73" w:rsidP="00A06D73">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10874,75 +10479,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00A72E56">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t>risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -11210,75 +10791,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24080F11" w14:textId="1053F128" w:rsidR="00766EC9" w:rsidRPr="009116E9" w:rsidRDefault="0094611F" w:rsidP="009116E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -12410,67 +11967,51 @@
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BFADD0" w14:textId="489539E0" w:rsidR="00A06D73" w:rsidRPr="001A664E" w:rsidRDefault="00A06D73" w:rsidP="00A06D73">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -13142,75 +12683,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00A72E56">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t>risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -13478,75 +12995,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BE45092" w14:textId="28DD2317" w:rsidR="00F23B70" w:rsidRPr="009116E9" w:rsidRDefault="00812914" w:rsidP="009116E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -14385,67 +13878,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D6904B" w14:textId="35836964" w:rsidR="00A06D73" w:rsidRPr="001A664E" w:rsidRDefault="00A06D73" w:rsidP="00A06D73">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -15117,75 +14594,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Existing risks: Describe any changes to the risk or risk level. Where</w:t>
             </w:r>
             <w:r w:rsidR="00A72E56">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t xml:space="preserve"> risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -15455,75 +14908,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BA459E2" w14:textId="0D87C31D" w:rsidR="00EE210B" w:rsidRDefault="00812914" w:rsidP="009116E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -16269,67 +15698,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A872638" w14:textId="1C4325E7" w:rsidR="00A06D73" w:rsidRPr="001A664E" w:rsidRDefault="00A06D73" w:rsidP="00A06D73">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -17017,75 +16430,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00A72E56">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t>risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -17353,75 +16742,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3244ED88" w14:textId="053475F0" w:rsidR="00812914" w:rsidRPr="009116E9" w:rsidRDefault="00812914" w:rsidP="009116E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -18062,67 +17427,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE2D836" w14:textId="71620C83" w:rsidR="00A3381B" w:rsidRPr="001A664E" w:rsidRDefault="00A3381B" w:rsidP="00A3381B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18810,75 +18159,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00A72E56">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t>risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -19147,75 +18472,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="586D3921" w14:textId="70E2D828" w:rsidR="00EE210B" w:rsidRDefault="00812914" w:rsidP="009116E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -20254,67 +19555,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C1ACB9" w14:textId="1F39DD63" w:rsidR="00D9500F" w:rsidRPr="001A664E" w:rsidRDefault="00D9500F" w:rsidP="00D9500F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -21001,75 +20286,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00A72E56">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t>risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>why</w:t>
             </w:r>
             <w:r>
@@ -21362,75 +20623,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145C76DF" w14:textId="6FDD696B" w:rsidR="00EE210B" w:rsidRPr="00F400E1" w:rsidRDefault="00812914" w:rsidP="00F400E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -22002,67 +21239,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1605B62C" w14:textId="78CB8442" w:rsidR="00D9500F" w:rsidRPr="001A664E" w:rsidRDefault="00D9500F" w:rsidP="00D9500F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -22749,75 +21970,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00EA1980">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t>risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -23085,75 +22282,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="163E4108" w14:textId="5F96817B" w:rsidR="00766EC9" w:rsidRDefault="00812914" w:rsidP="00F400E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -23706,67 +22879,51 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43475E76" w14:textId="376F0200" w:rsidR="00D9500F" w:rsidRPr="001A664E" w:rsidRDefault="00D9500F" w:rsidP="00D9500F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -24437,75 +23594,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Existing risks: Describe any changes to the risk or risk level. Where</w:t>
             </w:r>
             <w:r w:rsidR="00EA1980">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t xml:space="preserve"> risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -24774,75 +23907,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3571BDA4" w14:textId="33489C14" w:rsidR="00766EC9" w:rsidRDefault="00812914" w:rsidP="00F400E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -25495,67 +24604,51 @@
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204EC1B3" w14:textId="4938591E" w:rsidR="00052D21" w:rsidRPr="001A664E" w:rsidRDefault="00052D21" w:rsidP="00052D21">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -26241,75 +25334,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing risks: Describe any changes to the risk or risk level. Where </w:t>
             </w:r>
             <w:r w:rsidR="00EA1980">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">risk level </w:t>
-[...23 lines deleted...]
-              <w:t>, explain</w:t>
+              <w:t>risk level changed, explain</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> why</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, s</w:t>
             </w:r>
             <w:r w:rsidRPr="005E08DD">
               <w:rPr>
@@ -26577,75 +25646,51 @@
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and explain whether</w:t>
             </w:r>
             <w:r w:rsidRPr="00701782">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such actions helped prevent the potential </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> from happening or </w:t>
+              <w:t xml:space="preserve"> such actions helped prevent the potential impacts from happening or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="404040"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>not.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45EDC926" w14:textId="234DC723" w:rsidR="00766EC9" w:rsidRDefault="00812914" w:rsidP="00F400E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -27095,67 +26140,51 @@
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE9F76D" w14:textId="122390D5" w:rsidR="00052D21" w:rsidRPr="001A664E" w:rsidRDefault="00052D21" w:rsidP="009C0A25">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Has any new information become </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or circumstances arisen that change the applicability of this category or reveal </w:t>
+        <w:t xml:space="preserve">Has any new information become available or circumstances arisen that change the applicability of this category or reveal </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">risks </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">that were </w:t>
       </w:r>
       <w:r w:rsidR="009C0A25" w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>previously unidentified in the project’s ESG risk assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001A664E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -28015,61 +27044,61 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52185313" w14:textId="77777777" w:rsidR="00E45A68" w:rsidRDefault="00E45A68" w:rsidP="00E45A68">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E45A68" w:rsidSect="0050438B">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1170" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14F35E4A" w14:textId="77777777" w:rsidR="000F2D92" w:rsidRDefault="000F2D92" w:rsidP="00954944">
+    <w:p w14:paraId="4B2F691A" w14:textId="77777777" w:rsidR="00BD3EE3" w:rsidRDefault="00BD3EE3" w:rsidP="00954944">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DE4F7B2" w14:textId="77777777" w:rsidR="000F2D92" w:rsidRDefault="000F2D92" w:rsidP="00954944">
+    <w:p w14:paraId="4A572C6F" w14:textId="77777777" w:rsidR="00BD3EE3" w:rsidRDefault="00BD3EE3" w:rsidP="00954944">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -28103,50 +27132,51 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -28244,61 +27274,61 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="674C1D55" w14:textId="77777777" w:rsidR="000F2D92" w:rsidRDefault="000F2D92" w:rsidP="00954944">
+    <w:p w14:paraId="40063A47" w14:textId="77777777" w:rsidR="00BD3EE3" w:rsidRDefault="00BD3EE3" w:rsidP="00954944">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30E3507F" w14:textId="77777777" w:rsidR="000F2D92" w:rsidRDefault="000F2D92" w:rsidP="00954944">
+    <w:p w14:paraId="103F2A91" w14:textId="77777777" w:rsidR="00BD3EE3" w:rsidRDefault="00BD3EE3" w:rsidP="00954944">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F41D0AC" w14:textId="1CB0EB1A" w:rsidR="000C0B83" w:rsidRPr="007D285C" w:rsidRDefault="000C0B83" w:rsidP="007D285C">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1014"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
@@ -36299,51 +35329,51 @@
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="617882195">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="71"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="comments" w:enforcement="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxMDayNDAzMTIysDAxNjRV0lEKTi0uzszPAykwMqgFAFVc1/QtAAAA"/>
@@ -37361,73 +36391,75 @@
     <w:rsid w:val="00477A84"/>
     <w:rsid w:val="004803CE"/>
     <w:rsid w:val="0048107F"/>
     <w:rsid w:val="004814EF"/>
     <w:rsid w:val="00481EC3"/>
     <w:rsid w:val="00483E87"/>
     <w:rsid w:val="00484B35"/>
     <w:rsid w:val="00484E27"/>
     <w:rsid w:val="00486201"/>
     <w:rsid w:val="0048674A"/>
     <w:rsid w:val="004868EC"/>
     <w:rsid w:val="00486ADB"/>
     <w:rsid w:val="00486C93"/>
     <w:rsid w:val="0048742E"/>
     <w:rsid w:val="0049050E"/>
     <w:rsid w:val="00490A17"/>
     <w:rsid w:val="00491C91"/>
     <w:rsid w:val="004923A6"/>
     <w:rsid w:val="00492562"/>
     <w:rsid w:val="00492597"/>
     <w:rsid w:val="00494483"/>
     <w:rsid w:val="004945A0"/>
     <w:rsid w:val="00494BC3"/>
     <w:rsid w:val="004952AC"/>
     <w:rsid w:val="0049542F"/>
+    <w:rsid w:val="004961E2"/>
     <w:rsid w:val="004964D7"/>
     <w:rsid w:val="00496BD8"/>
     <w:rsid w:val="00496D98"/>
     <w:rsid w:val="00497535"/>
     <w:rsid w:val="004978C3"/>
     <w:rsid w:val="004A0457"/>
     <w:rsid w:val="004A1712"/>
     <w:rsid w:val="004A1C46"/>
     <w:rsid w:val="004A34BD"/>
     <w:rsid w:val="004A3EA3"/>
     <w:rsid w:val="004A4B08"/>
     <w:rsid w:val="004A4B64"/>
     <w:rsid w:val="004A5549"/>
     <w:rsid w:val="004A58C5"/>
     <w:rsid w:val="004A591A"/>
     <w:rsid w:val="004A5B4C"/>
     <w:rsid w:val="004A7402"/>
     <w:rsid w:val="004A74A9"/>
     <w:rsid w:val="004A7CF4"/>
     <w:rsid w:val="004B0058"/>
     <w:rsid w:val="004B09E9"/>
     <w:rsid w:val="004B0FF0"/>
     <w:rsid w:val="004B1620"/>
+    <w:rsid w:val="004B17E3"/>
     <w:rsid w:val="004B19EB"/>
     <w:rsid w:val="004B2BF3"/>
     <w:rsid w:val="004B32B6"/>
     <w:rsid w:val="004B34E9"/>
     <w:rsid w:val="004B4271"/>
     <w:rsid w:val="004B4633"/>
     <w:rsid w:val="004B50B0"/>
     <w:rsid w:val="004B5737"/>
     <w:rsid w:val="004B6492"/>
     <w:rsid w:val="004B6809"/>
     <w:rsid w:val="004B7801"/>
     <w:rsid w:val="004B7965"/>
     <w:rsid w:val="004C076C"/>
     <w:rsid w:val="004C2108"/>
     <w:rsid w:val="004C24E2"/>
     <w:rsid w:val="004C258E"/>
     <w:rsid w:val="004C26DB"/>
     <w:rsid w:val="004C2856"/>
     <w:rsid w:val="004C28B2"/>
     <w:rsid w:val="004C3340"/>
     <w:rsid w:val="004C3DF2"/>
     <w:rsid w:val="004C4263"/>
     <w:rsid w:val="004C463D"/>
     <w:rsid w:val="004C5037"/>
     <w:rsid w:val="004C50F3"/>
@@ -38665,61 +37697,63 @@
     <w:rsid w:val="009773A1"/>
     <w:rsid w:val="009775C8"/>
     <w:rsid w:val="00977994"/>
     <w:rsid w:val="009803E1"/>
     <w:rsid w:val="009808AD"/>
     <w:rsid w:val="0098388D"/>
     <w:rsid w:val="009844EF"/>
     <w:rsid w:val="009848ED"/>
     <w:rsid w:val="009856A2"/>
     <w:rsid w:val="00985C58"/>
     <w:rsid w:val="00985F1D"/>
     <w:rsid w:val="00986367"/>
     <w:rsid w:val="00986CBB"/>
     <w:rsid w:val="00986E30"/>
     <w:rsid w:val="00987B4A"/>
     <w:rsid w:val="00990094"/>
     <w:rsid w:val="009909A0"/>
     <w:rsid w:val="00990C48"/>
     <w:rsid w:val="00990F42"/>
     <w:rsid w:val="009914D5"/>
     <w:rsid w:val="00991C9F"/>
     <w:rsid w:val="00993C29"/>
     <w:rsid w:val="00994C35"/>
     <w:rsid w:val="00994CEB"/>
     <w:rsid w:val="0099509B"/>
+    <w:rsid w:val="009959C5"/>
     <w:rsid w:val="00995F74"/>
     <w:rsid w:val="009962F3"/>
     <w:rsid w:val="009968CA"/>
     <w:rsid w:val="00996968"/>
     <w:rsid w:val="00996BC2"/>
     <w:rsid w:val="00996EEF"/>
     <w:rsid w:val="0099719E"/>
     <w:rsid w:val="00997A1B"/>
     <w:rsid w:val="00997C21"/>
     <w:rsid w:val="00997D59"/>
     <w:rsid w:val="009A06C6"/>
+    <w:rsid w:val="009A0B82"/>
     <w:rsid w:val="009A0DAC"/>
     <w:rsid w:val="009A0F41"/>
     <w:rsid w:val="009A0FCD"/>
     <w:rsid w:val="009A22F9"/>
     <w:rsid w:val="009A2CFA"/>
     <w:rsid w:val="009A2F04"/>
     <w:rsid w:val="009A31C8"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009A4054"/>
     <w:rsid w:val="009A43AB"/>
     <w:rsid w:val="009A4C2F"/>
     <w:rsid w:val="009A59E2"/>
     <w:rsid w:val="009A63D0"/>
     <w:rsid w:val="009B112F"/>
     <w:rsid w:val="009B1548"/>
     <w:rsid w:val="009B2B24"/>
     <w:rsid w:val="009B2CEE"/>
     <w:rsid w:val="009B2D1A"/>
     <w:rsid w:val="009B4B1A"/>
     <w:rsid w:val="009B7BD4"/>
     <w:rsid w:val="009C0A25"/>
     <w:rsid w:val="009C16F8"/>
     <w:rsid w:val="009C22D6"/>
     <w:rsid w:val="009C3A22"/>
     <w:rsid w:val="009C4429"/>
@@ -39177,63 +38211,65 @@
     <w:rsid w:val="00BB28DF"/>
     <w:rsid w:val="00BB2C6E"/>
     <w:rsid w:val="00BB2D70"/>
     <w:rsid w:val="00BB2F51"/>
     <w:rsid w:val="00BB359F"/>
     <w:rsid w:val="00BB3779"/>
     <w:rsid w:val="00BB3EB6"/>
     <w:rsid w:val="00BB3F8D"/>
     <w:rsid w:val="00BB4A6D"/>
     <w:rsid w:val="00BB60EA"/>
     <w:rsid w:val="00BB69BD"/>
     <w:rsid w:val="00BB7347"/>
     <w:rsid w:val="00BB75A2"/>
     <w:rsid w:val="00BB7738"/>
     <w:rsid w:val="00BC00CE"/>
     <w:rsid w:val="00BC1543"/>
     <w:rsid w:val="00BC15B8"/>
     <w:rsid w:val="00BC16F8"/>
     <w:rsid w:val="00BC19FE"/>
     <w:rsid w:val="00BC1B9E"/>
     <w:rsid w:val="00BC2858"/>
     <w:rsid w:val="00BC2BCD"/>
     <w:rsid w:val="00BC36BD"/>
     <w:rsid w:val="00BC4024"/>
     <w:rsid w:val="00BC462C"/>
+    <w:rsid w:val="00BC60BA"/>
     <w:rsid w:val="00BC664A"/>
     <w:rsid w:val="00BC71C4"/>
     <w:rsid w:val="00BC7276"/>
     <w:rsid w:val="00BC7645"/>
     <w:rsid w:val="00BD0DB7"/>
     <w:rsid w:val="00BD157E"/>
     <w:rsid w:val="00BD1E35"/>
     <w:rsid w:val="00BD248D"/>
     <w:rsid w:val="00BD2533"/>
     <w:rsid w:val="00BD2DDE"/>
     <w:rsid w:val="00BD330B"/>
     <w:rsid w:val="00BD3AD3"/>
     <w:rsid w:val="00BD3DC4"/>
+    <w:rsid w:val="00BD3EE3"/>
     <w:rsid w:val="00BD3F4B"/>
     <w:rsid w:val="00BD3F6D"/>
     <w:rsid w:val="00BD400B"/>
     <w:rsid w:val="00BD420A"/>
     <w:rsid w:val="00BD62E3"/>
     <w:rsid w:val="00BD67DD"/>
     <w:rsid w:val="00BD7ACC"/>
     <w:rsid w:val="00BD7D90"/>
     <w:rsid w:val="00BD7FD5"/>
     <w:rsid w:val="00BE0188"/>
     <w:rsid w:val="00BE1D56"/>
     <w:rsid w:val="00BE3308"/>
     <w:rsid w:val="00BE34AD"/>
     <w:rsid w:val="00BE36DE"/>
     <w:rsid w:val="00BE5989"/>
     <w:rsid w:val="00BE5BCC"/>
     <w:rsid w:val="00BE5EC6"/>
     <w:rsid w:val="00BE6004"/>
     <w:rsid w:val="00BE6C25"/>
     <w:rsid w:val="00BE6DC5"/>
     <w:rsid w:val="00BE70E6"/>
     <w:rsid w:val="00BF06E1"/>
     <w:rsid w:val="00BF1318"/>
     <w:rsid w:val="00BF2390"/>
     <w:rsid w:val="00BF246D"/>
@@ -43091,75 +42127,75 @@
     <ds:schemaRef ds:uri="5944c9fc-9421-4c39-b608-61ce31788618"/>
     <ds:schemaRef ds:uri="3ba820af-9c36-47fb-8383-9944acc4573c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45241961-8665-468F-A822-5F4DC7F4F4F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>5357</Words>
-  <Characters>30535</Characters>
+  <Words>5354</Words>
+  <Characters>30522</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>254</Lines>
   <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>VCS ESG Risk Monitoring Template, v5.0</vt:lpstr>
+      <vt:lpstr>VCS ESG Risk Monitoring Report Template, v5.0</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35821</CharactersWithSpaces>
+  <CharactersWithSpaces>35805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>VCS ESG Risk Monitoring Report Template, v5.0</dc:title>
   <dc:subject/>
   <dc:creator>Verra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>01776158-4e4e-49fc-8fbd-a5fbafc0a260</vt:lpwstr>
   </property>